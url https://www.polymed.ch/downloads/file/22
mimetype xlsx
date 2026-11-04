--- v0 (2025-11-02)
+++ v1 (2026-11-04)
@@ -6,81 +6,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fileserver2\User$\faau\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fileserver01.polymed.pmc\User$\joma\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A33D255-2793-404E-A19C-CAFEEF02BF1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5BB6A5D8-E4E2-4CF4-8351-F8322B707953}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$BI$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Tabelle1!$A$1:$BI$49</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Tabelle1!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E74" i="2" l="1"/>
   <c r="E75" i="2"/>
   <c r="E76" i="2"/>
   <c r="E77" i="2"/>
   <c r="E78" i="2"/>
   <c r="E79" i="2"/>
   <c r="E80" i="2"/>
   <c r="E81" i="2"/>
   <c r="E82" i="2"/>
   <c r="E83" i="2"/>
   <c r="E84" i="2"/>
   <c r="E85" i="2"/>
   <c r="E86" i="2"/>
   <c r="E87" i="2"/>
   <c r="E88" i="2"/>
   <c r="E89" i="2"/>
   <c r="E90" i="2"/>
   <c r="E91" i="2"/>
@@ -115,51 +118,50 @@
   <c r="E57" i="2"/>
   <c r="E58" i="2"/>
   <c r="E59" i="2"/>
   <c r="E60" i="2"/>
   <c r="E61" i="2"/>
   <c r="E62" i="2"/>
   <c r="E63" i="2"/>
   <c r="E64" i="2"/>
   <c r="E65" i="2"/>
   <c r="E66" i="2"/>
   <c r="E67" i="2"/>
   <c r="E68" i="2"/>
   <c r="E69" i="2"/>
   <c r="E40" i="2"/>
   <c r="E7" i="2"/>
   <c r="E21" i="2"/>
   <c r="E23" i="2"/>
   <c r="AE16" i="1"/>
   <c r="M16" i="1"/>
   <c r="AM15" i="1"/>
   <c r="U15" i="1"/>
   <c r="C15" i="1"/>
   <c r="BA16" i="1" l="1"/>
   <c r="AY16" i="1"/>
   <c r="AW16" i="1"/>
-  <c r="AO2" i="1" s="1"/>
   <c r="AU16" i="1"/>
   <c r="AS16" i="1"/>
   <c r="AQ16" i="1"/>
   <c r="AO16" i="1"/>
   <c r="W16" i="1"/>
   <c r="Y16" i="1"/>
   <c r="AA16" i="1"/>
   <c r="AI16" i="1"/>
   <c r="AG16" i="1"/>
   <c r="AC16" i="1"/>
   <c r="E16" i="1"/>
   <c r="Q16" i="1"/>
   <c r="G16" i="1"/>
   <c r="O16" i="1"/>
   <c r="I16" i="1"/>
   <c r="K16" i="1"/>
   <c r="E8" i="2" l="1"/>
   <c r="E10" i="2"/>
   <c r="E12" i="2"/>
   <c r="E14" i="2"/>
   <c r="E16" i="2"/>
   <c r="E18" i="2"/>
   <c r="E20" i="2"/>
   <c r="E22" i="2"/>
   <c r="E24" i="2"/>
@@ -1023,147 +1025,142 @@
         <sz val="8"/>
         <color theme="3"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Polymed Medical Center AG ist nicht der Herausgeber der hier aufgeführten Zielwerte und Toleranzbereiche</t>
     </r>
   </si>
   <si>
     <t>https://www.qualab.swiss/Aktuelle-Richtlinien.htm</t>
   </si>
   <si>
     <t>https://www.polymed.ch/downloads/</t>
   </si>
   <si>
     <t>Dann auf &gt; Labor &gt; Qualitätskontrollen</t>
   </si>
   <si>
     <t>Link zur aktuellen Qualabrichtlinie:</t>
   </si>
   <si>
     <t>Link zur neuen Dokumentationshilfe:</t>
   </si>
   <si>
+    <t>Zw</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Bitte füllen Sie das Feld "hier Gerätenamen eintippen" und danach die </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FF00B050"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>grün markierten Felder aus</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">. Zur Berechnung kann ein Zielwert mit einer relativen Toleranz (Qualab / Hersteller, %) oder absoluten Toleranz (Standardabweichung, s) verwendet werden. Es wird automatisch die engere Toleranz berücksichtigt. Alternativ kann ein Toleranzbereich (Von X bis Y) ohne Zielwert angegeben werden. </t>
+      <t xml:space="preserve">. Zur Berechnung kann ein Zielwert mit einer relativen Toleranz (Qualab / Hersteller, %) oder absoluten Toleranz 
+(Standardabweichung, s) verwendet werden. Es wird automatisch die engere Toleranz berücksichtigt. Alternativ kann ein Toleranzbereich (Von X bis Y) ohne Zielwert angegeben werden. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Das Ausfüllen der Qualabtoleranz ist in jedem Fall empfohlen. Aktuelle Qualabtoleranzen finden Sie im Kapitel 12 Anhang A der Aktuellen Qualabrichtlinie (siehe Link).</t>
     </r>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="26"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="20"/>
       <name val="Arial"/>
@@ -1865,89 +1862,89 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="175">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1968,190 +1965,181 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2161,360 +2149,343 @@
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="20" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="4" borderId="20" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...29 lines deleted...]
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...7 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="17" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...102 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="20" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="20" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Prozent" xfId="1" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="98">
+  <dxfs count="96">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="3" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
-        </patternFill>
-[...20 lines deleted...]
-          <bgColor theme="6" tint="0.39994506668294322"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -8845,82 +8816,82 @@
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>54</xdr:col>
       <xdr:colOff>50345</xdr:colOff>
-      <xdr:row>0</xdr:row>
-      <xdr:rowOff>47622</xdr:rowOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>57</xdr:col>
       <xdr:colOff>142635</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>321806</xdr:rowOff>
+      <xdr:rowOff>321805</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Grafik 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13490120" y="47622"/>
-          <a:ext cx="2464015" cy="807584"/>
+          <a:off x="13490120" y="171450"/>
+          <a:ext cx="2464015" cy="683755"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>43961</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>2533</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>36</xdr:col>
       <xdr:colOff>193771</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>93889</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="36" name="Diagramm 35">
           <a:extLst>
@@ -9300,930 +9271,927 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polymed.ch/downloads/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualab.swiss/Aktuelle-Richtlinien.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ364"/>
+  <dimension ref="A1:BQ356"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" view="pageLayout" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2:AM3"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showRuler="0" view="pageLayout" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D2" sqref="D2:BB3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="4.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="15" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="3.42578125" style="15" customWidth="1"/>
     <col min="5" max="18" width="2.5703125" style="15" customWidth="1"/>
     <col min="19" max="19" width="3.7109375" style="15" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" style="15" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="15" customWidth="1"/>
     <col min="22" max="22" width="3.42578125" style="15" customWidth="1"/>
     <col min="23" max="36" width="2.5703125" style="15" customWidth="1"/>
     <col min="37" max="37" width="3.7109375" style="15" customWidth="1"/>
     <col min="38" max="38" width="13.42578125" style="15" customWidth="1"/>
     <col min="39" max="39" width="7.7109375" style="15" customWidth="1"/>
     <col min="40" max="40" width="3.42578125" style="15" customWidth="1"/>
     <col min="41" max="54" width="2.5703125" style="15" customWidth="1"/>
     <col min="55" max="55" width="4" style="15" customWidth="1"/>
     <col min="56" max="56" width="15.7109375" style="15" customWidth="1"/>
     <col min="57" max="57" width="14.140625" style="15" customWidth="1"/>
     <col min="58" max="58" width="2.42578125" style="15" customWidth="1"/>
     <col min="59" max="59" width="4.28515625" style="15"/>
     <col min="60" max="60" width="1" style="15" customWidth="1"/>
     <col min="61" max="16384" width="4.28515625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76"/>
-[...56 lines deleted...]
-      <c r="BF1" s="82"/>
+      <c r="A1" s="73"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="AX1" s="59"/>
+      <c r="AY1" s="59"/>
+      <c r="AZ1" s="59"/>
+      <c r="BA1" s="59"/>
+      <c r="BB1" s="59"/>
+      <c r="BC1" s="78"/>
+      <c r="BD1" s="78"/>
+      <c r="BE1" s="78"/>
+      <c r="BF1" s="79"/>
     </row>
     <row r="2" spans="1:69" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="73"/>
-      <c r="B2" s="163" t="s">
+      <c r="A2" s="70"/>
+      <c r="B2" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="163"/>
+      <c r="C2" s="136"/>
       <c r="D2" s="164" t="s">
         <v>41</v>
       </c>
       <c r="E2" s="164"/>
       <c r="F2" s="164"/>
       <c r="G2" s="164"/>
       <c r="H2" s="164"/>
       <c r="I2" s="164"/>
       <c r="J2" s="164"/>
       <c r="K2" s="164"/>
       <c r="L2" s="164"/>
       <c r="M2" s="164"/>
       <c r="N2" s="164"/>
       <c r="O2" s="164"/>
       <c r="P2" s="164"/>
       <c r="Q2" s="164"/>
       <c r="R2" s="164"/>
       <c r="S2" s="164"/>
       <c r="T2" s="164"/>
       <c r="U2" s="164"/>
       <c r="V2" s="164"/>
       <c r="W2" s="164"/>
       <c r="X2" s="164"/>
       <c r="Y2" s="164"/>
       <c r="Z2" s="164"/>
       <c r="AA2" s="164"/>
       <c r="AB2" s="164"/>
       <c r="AC2" s="164"/>
       <c r="AD2" s="164"/>
       <c r="AE2" s="164"/>
       <c r="AF2" s="164"/>
       <c r="AG2" s="164"/>
       <c r="AH2" s="164"/>
       <c r="AI2" s="164"/>
       <c r="AJ2" s="164"/>
       <c r="AK2" s="164"/>
       <c r="AL2" s="164"/>
       <c r="AM2" s="164"/>
-      <c r="AN2" s="53"/>
-[...20 lines deleted...]
-      <c r="BF2" s="84"/>
+      <c r="AN2" s="165"/>
+      <c r="AO2" s="165"/>
+      <c r="AP2" s="165"/>
+      <c r="AQ2" s="165"/>
+      <c r="AR2" s="165"/>
+      <c r="AS2" s="165"/>
+      <c r="AT2" s="165"/>
+      <c r="AU2" s="165"/>
+      <c r="AV2" s="165"/>
+      <c r="AW2" s="165"/>
+      <c r="AX2" s="165"/>
+      <c r="AY2" s="165"/>
+      <c r="AZ2" s="165"/>
+      <c r="BA2" s="165"/>
+      <c r="BB2" s="165"/>
+      <c r="BC2" s="80"/>
+      <c r="BD2" s="80"/>
+      <c r="BE2" s="80"/>
+      <c r="BF2" s="81"/>
     </row>
     <row r="3" spans="1:69" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="73"/>
-[...1 lines deleted...]
-      <c r="C3" s="163"/>
+      <c r="A3" s="70"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
       <c r="D3" s="164"/>
       <c r="E3" s="164"/>
       <c r="F3" s="164"/>
       <c r="G3" s="164"/>
       <c r="H3" s="164"/>
       <c r="I3" s="164"/>
       <c r="J3" s="164"/>
       <c r="K3" s="164"/>
       <c r="L3" s="164"/>
       <c r="M3" s="164"/>
       <c r="N3" s="164"/>
       <c r="O3" s="164"/>
       <c r="P3" s="164"/>
       <c r="Q3" s="164"/>
       <c r="R3" s="164"/>
       <c r="S3" s="164"/>
       <c r="T3" s="164"/>
       <c r="U3" s="164"/>
       <c r="V3" s="164"/>
       <c r="W3" s="164"/>
       <c r="X3" s="164"/>
       <c r="Y3" s="164"/>
       <c r="Z3" s="164"/>
       <c r="AA3" s="164"/>
       <c r="AB3" s="164"/>
       <c r="AC3" s="164"/>
       <c r="AD3" s="164"/>
       <c r="AE3" s="164"/>
       <c r="AF3" s="164"/>
       <c r="AG3" s="164"/>
       <c r="AH3" s="164"/>
       <c r="AI3" s="164"/>
       <c r="AJ3" s="164"/>
       <c r="AK3" s="164"/>
       <c r="AL3" s="164"/>
       <c r="AM3" s="164"/>
-      <c r="AN3" s="53"/>
-[...17 lines deleted...]
-      <c r="BF3" s="84"/>
+      <c r="AN3" s="165"/>
+      <c r="AO3" s="165"/>
+      <c r="AP3" s="165"/>
+      <c r="AQ3" s="165"/>
+      <c r="AR3" s="165"/>
+      <c r="AS3" s="165"/>
+      <c r="AT3" s="165"/>
+      <c r="AU3" s="165"/>
+      <c r="AV3" s="165"/>
+      <c r="AW3" s="165"/>
+      <c r="AX3" s="165"/>
+      <c r="AY3" s="165"/>
+      <c r="AZ3" s="165"/>
+      <c r="BA3" s="165"/>
+      <c r="BB3" s="165"/>
+      <c r="BC3" s="80"/>
+      <c r="BD3" s="82"/>
+      <c r="BE3" s="82"/>
+      <c r="BF3" s="81"/>
     </row>
     <row r="4" spans="1:69" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="73"/>
-      <c r="B4" s="165" t="s">
+      <c r="A4" s="70"/>
+      <c r="B4" s="137" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="165"/>
-[...16 lines deleted...]
-      <c r="T4" s="61" t="s">
+      <c r="C4" s="137"/>
+      <c r="D4" s="138"/>
+      <c r="E4" s="138"/>
+      <c r="F4" s="138"/>
+      <c r="G4" s="138"/>
+      <c r="H4" s="138"/>
+      <c r="I4" s="138"/>
+      <c r="J4" s="138"/>
+      <c r="K4" s="138"/>
+      <c r="L4" s="138"/>
+      <c r="M4" s="138"/>
+      <c r="N4" s="138"/>
+      <c r="O4" s="138"/>
+      <c r="P4" s="138"/>
+      <c r="Q4" s="138"/>
+      <c r="R4" s="138"/>
+      <c r="S4" s="102"/>
+      <c r="T4" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="U4" s="166"/>
-[...11 lines deleted...]
-      <c r="AG4" s="167" t="s">
+      <c r="U4" s="138"/>
+      <c r="V4" s="138"/>
+      <c r="W4" s="138"/>
+      <c r="X4" s="138"/>
+      <c r="Y4" s="138"/>
+      <c r="Z4" s="138"/>
+      <c r="AA4" s="138"/>
+      <c r="AB4" s="138"/>
+      <c r="AC4" s="138"/>
+      <c r="AD4" s="138"/>
+      <c r="AE4" s="53"/>
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="139" t="s">
         <v>27</v>
       </c>
-      <c r="AH4" s="167"/>
-[...23 lines deleted...]
-      <c r="BF4" s="86"/>
+      <c r="AH4" s="139"/>
+      <c r="AI4" s="139"/>
+      <c r="AJ4" s="139"/>
+      <c r="AK4" s="139"/>
+      <c r="AL4" s="166"/>
+      <c r="AM4" s="166"/>
+      <c r="AN4" s="165"/>
+      <c r="AO4" s="165"/>
+      <c r="AP4" s="165"/>
+      <c r="AQ4" s="165"/>
+      <c r="AR4" s="165"/>
+      <c r="AS4" s="165"/>
+      <c r="AT4" s="165"/>
+      <c r="AU4" s="165"/>
+      <c r="AV4" s="165"/>
+      <c r="AW4" s="165"/>
+      <c r="AX4" s="165"/>
+      <c r="AY4" s="165"/>
+      <c r="AZ4" s="165"/>
+      <c r="BA4" s="165"/>
+      <c r="BB4" s="165"/>
+      <c r="BC4" s="80"/>
+      <c r="BD4" s="82"/>
+      <c r="BE4" s="82"/>
+      <c r="BF4" s="83"/>
     </row>
     <row r="5" spans="1:69" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="73"/>
-[...56 lines deleted...]
-      <c r="BF5" s="86"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="56"/>
+      <c r="R5" s="56"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="57"/>
+      <c r="V5" s="57"/>
+      <c r="W5" s="57"/>
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57"/>
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="57"/>
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57"/>
+      <c r="AD5" s="57"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="58"/>
+      <c r="AI5" s="58"/>
+      <c r="AJ5" s="58"/>
+      <c r="AK5" s="58"/>
+      <c r="AL5" s="58"/>
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="167"/>
+      <c r="AO5" s="165"/>
+      <c r="AP5" s="165"/>
+      <c r="AQ5" s="165"/>
+      <c r="AR5" s="165"/>
+      <c r="AS5" s="165"/>
+      <c r="AT5" s="165"/>
+      <c r="AU5" s="165"/>
+      <c r="AV5" s="165"/>
+      <c r="AW5" s="165"/>
+      <c r="AX5" s="165"/>
+      <c r="AY5" s="165"/>
+      <c r="AZ5" s="165"/>
+      <c r="BA5" s="165"/>
+      <c r="BB5" s="165"/>
+      <c r="BC5" s="80"/>
+      <c r="BD5" s="82"/>
+      <c r="BE5" s="82"/>
+      <c r="BF5" s="83"/>
     </row>
     <row r="6" spans="1:69" s="20" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="77"/>
+      <c r="A6" s="74"/>
       <c r="B6" s="168" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C6" s="168"/>
       <c r="D6" s="168"/>
       <c r="E6" s="168"/>
       <c r="F6" s="168"/>
       <c r="G6" s="168"/>
       <c r="H6" s="168"/>
       <c r="I6" s="168"/>
       <c r="J6" s="168"/>
       <c r="K6" s="168"/>
       <c r="L6" s="168"/>
       <c r="M6" s="168"/>
       <c r="N6" s="168"/>
       <c r="O6" s="168"/>
       <c r="P6" s="168"/>
       <c r="Q6" s="168"/>
       <c r="R6" s="168"/>
       <c r="S6" s="168"/>
       <c r="T6" s="168"/>
       <c r="U6" s="168"/>
       <c r="V6" s="168"/>
       <c r="W6" s="168"/>
       <c r="X6" s="168"/>
       <c r="Y6" s="168"/>
       <c r="Z6" s="168"/>
       <c r="AA6" s="168"/>
       <c r="AB6" s="168"/>
       <c r="AC6" s="168"/>
       <c r="AD6" s="168"/>
       <c r="AE6" s="168"/>
       <c r="AF6" s="168"/>
       <c r="AG6" s="168"/>
       <c r="AH6" s="168"/>
       <c r="AI6" s="168"/>
       <c r="AJ6" s="168"/>
       <c r="AK6" s="168"/>
       <c r="AL6" s="168"/>
       <c r="AM6" s="168"/>
-      <c r="AN6" s="60"/>
-[...14 lines deleted...]
-      <c r="BC6" s="112" t="s">
+      <c r="AN6" s="169"/>
+      <c r="AO6" s="169"/>
+      <c r="AP6" s="169"/>
+      <c r="AQ6" s="169"/>
+      <c r="AR6" s="169"/>
+      <c r="AS6" s="169"/>
+      <c r="AT6" s="169"/>
+      <c r="AU6" s="169"/>
+      <c r="AV6" s="169"/>
+      <c r="AW6" s="169"/>
+      <c r="AX6" s="169"/>
+      <c r="AY6" s="169"/>
+      <c r="AZ6" s="169"/>
+      <c r="BA6" s="169"/>
+      <c r="BB6" s="169"/>
+      <c r="BC6" s="151" t="s">
         <v>48</v>
       </c>
-      <c r="BD6" s="113"/>
-[...1 lines deleted...]
-      <c r="BF6" s="114"/>
+      <c r="BD6" s="152"/>
+      <c r="BE6" s="152"/>
+      <c r="BF6" s="153"/>
     </row>
     <row r="7" spans="1:69" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="73"/>
-[...17 lines deleted...]
-      <c r="BF7" s="86"/>
+      <c r="A7" s="70"/>
+      <c r="AO7" s="76"/>
+      <c r="AP7" s="76"/>
+      <c r="AQ7" s="76"/>
+      <c r="AR7" s="76"/>
+      <c r="AS7" s="76"/>
+      <c r="AT7" s="76"/>
+      <c r="AU7" s="76"/>
+      <c r="AV7" s="76"/>
+      <c r="AW7" s="76"/>
+      <c r="AX7" s="76"/>
+      <c r="AY7" s="76"/>
+      <c r="AZ7" s="76"/>
+      <c r="BA7" s="76"/>
+      <c r="BB7" s="76"/>
+      <c r="BC7" s="80"/>
+      <c r="BD7" s="82"/>
+      <c r="BE7" s="82"/>
+      <c r="BF7" s="83"/>
     </row>
     <row r="8" spans="1:69" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="73"/>
-[...3 lines deleted...]
-      <c r="C8" s="134"/>
+      <c r="A8" s="70"/>
+      <c r="B8" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="115"/>
       <c r="D8" s="17"/>
-      <c r="E8" s="128" t="s">
+      <c r="E8" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="F8" s="129"/>
-[...9 lines deleted...]
-      <c r="P8" s="149" t="s">
+      <c r="F8" s="119"/>
+      <c r="G8" s="119"/>
+      <c r="H8" s="119"/>
+      <c r="I8" s="119"/>
+      <c r="J8" s="119"/>
+      <c r="K8" s="119"/>
+      <c r="L8" s="119"/>
+      <c r="M8" s="120"/>
+      <c r="N8" s="121"/>
+      <c r="O8" s="122"/>
+      <c r="P8" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="Q8" s="149"/>
-      <c r="R8" s="150"/>
+      <c r="Q8" s="123"/>
+      <c r="R8" s="124"/>
       <c r="S8" s="16"/>
-      <c r="T8" s="133" t="s">
-[...2 lines deleted...]
-      <c r="U8" s="134"/>
+      <c r="T8" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="U8" s="115"/>
       <c r="V8" s="17"/>
-      <c r="W8" s="128" t="s">
+      <c r="W8" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="X8" s="129"/>
-[...9 lines deleted...]
-      <c r="AH8" s="149" t="s">
+      <c r="X8" s="119"/>
+      <c r="Y8" s="119"/>
+      <c r="Z8" s="119"/>
+      <c r="AA8" s="119"/>
+      <c r="AB8" s="119"/>
+      <c r="AC8" s="119"/>
+      <c r="AD8" s="119"/>
+      <c r="AE8" s="120"/>
+      <c r="AF8" s="121"/>
+      <c r="AG8" s="122"/>
+      <c r="AH8" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="AI8" s="149"/>
-      <c r="AJ8" s="150"/>
+      <c r="AI8" s="123"/>
+      <c r="AJ8" s="124"/>
       <c r="AK8" s="50"/>
-      <c r="AL8" s="133" t="s">
-[...2 lines deleted...]
-      <c r="AM8" s="134"/>
+      <c r="AL8" s="114" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM8" s="115"/>
       <c r="AN8" s="17"/>
-      <c r="AO8" s="128" t="s">
+      <c r="AO8" s="118" t="s">
         <v>0</v>
       </c>
-      <c r="AP8" s="129"/>
-[...9 lines deleted...]
-      <c r="AZ8" s="149" t="s">
+      <c r="AP8" s="119"/>
+      <c r="AQ8" s="119"/>
+      <c r="AR8" s="119"/>
+      <c r="AS8" s="119"/>
+      <c r="AT8" s="119"/>
+      <c r="AU8" s="119"/>
+      <c r="AV8" s="119"/>
+      <c r="AW8" s="120"/>
+      <c r="AX8" s="121"/>
+      <c r="AY8" s="122"/>
+      <c r="AZ8" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="BA8" s="149"/>
-[...2 lines deleted...]
-      <c r="BD8" s="115" t="s">
+      <c r="BA8" s="123"/>
+      <c r="BB8" s="124"/>
+      <c r="BC8" s="80"/>
+      <c r="BD8" s="154" t="s">
         <v>52</v>
       </c>
-      <c r="BE8" s="116"/>
-[...11 lines deleted...]
-      <c r="BQ8" s="80"/>
+      <c r="BE8" s="155"/>
+      <c r="BF8" s="84"/>
+      <c r="BG8" s="77"/>
+      <c r="BH8" s="77"/>
+      <c r="BI8" s="77"/>
+      <c r="BJ8" s="77"/>
+      <c r="BK8" s="77"/>
+      <c r="BL8" s="77"/>
+      <c r="BM8" s="77"/>
+      <c r="BN8" s="77"/>
+      <c r="BO8" s="77"/>
+      <c r="BP8" s="77"/>
+      <c r="BQ8" s="77"/>
     </row>
     <row r="9" spans="1:69" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="73"/>
-[...1 lines deleted...]
-      <c r="C9" s="136"/>
+      <c r="A9" s="70"/>
+      <c r="B9" s="116"/>
+      <c r="C9" s="117"/>
       <c r="D9" s="17"/>
-      <c r="E9" s="151" t="s">
+      <c r="E9" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="152"/>
-[...7 lines deleted...]
-      <c r="N9" s="153" t="s">
+      <c r="F9" s="126"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="126"/>
+      <c r="J9" s="127"/>
+      <c r="K9" s="127"/>
+      <c r="L9" s="127"/>
+      <c r="M9" s="127"/>
+      <c r="N9" s="128" t="s">
         <v>30</v>
       </c>
-      <c r="O9" s="153"/>
-[...2 lines deleted...]
-      <c r="R9" s="171"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="129"/>
+      <c r="Q9" s="129"/>
+      <c r="R9" s="130"/>
       <c r="S9" s="16"/>
-      <c r="T9" s="135"/>
-      <c r="U9" s="136"/>
+      <c r="T9" s="116"/>
+      <c r="U9" s="117"/>
       <c r="V9" s="17"/>
-      <c r="W9" s="151" t="s">
+      <c r="W9" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="X9" s="152"/>
-[...7 lines deleted...]
-      <c r="AF9" s="153" t="s">
+      <c r="X9" s="126"/>
+      <c r="Y9" s="126"/>
+      <c r="Z9" s="126"/>
+      <c r="AA9" s="126"/>
+      <c r="AB9" s="127"/>
+      <c r="AC9" s="127"/>
+      <c r="AD9" s="127"/>
+      <c r="AE9" s="127"/>
+      <c r="AF9" s="128" t="s">
         <v>30</v>
       </c>
-      <c r="AG9" s="153"/>
-[...2 lines deleted...]
-      <c r="AJ9" s="171"/>
+      <c r="AG9" s="128"/>
+      <c r="AH9" s="129"/>
+      <c r="AI9" s="129"/>
+      <c r="AJ9" s="130"/>
       <c r="AK9" s="50"/>
-      <c r="AL9" s="135"/>
-      <c r="AM9" s="136"/>
+      <c r="AL9" s="116"/>
+      <c r="AM9" s="117"/>
       <c r="AN9" s="17"/>
-      <c r="AO9" s="151" t="s">
+      <c r="AO9" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="AP9" s="152"/>
-[...7 lines deleted...]
-      <c r="AX9" s="153" t="s">
+      <c r="AP9" s="126"/>
+      <c r="AQ9" s="126"/>
+      <c r="AR9" s="126"/>
+      <c r="AS9" s="126"/>
+      <c r="AT9" s="127"/>
+      <c r="AU9" s="127"/>
+      <c r="AV9" s="127"/>
+      <c r="AW9" s="127"/>
+      <c r="AX9" s="128" t="s">
         <v>30</v>
       </c>
-      <c r="AY9" s="153"/>
-[...4 lines deleted...]
-      <c r="BD9" s="117" t="s">
+      <c r="AY9" s="128"/>
+      <c r="AZ9" s="129"/>
+      <c r="BA9" s="129"/>
+      <c r="BB9" s="130"/>
+      <c r="BC9" s="80"/>
+      <c r="BD9" s="156" t="s">
         <v>49</v>
       </c>
-      <c r="BE9" s="118"/>
-      <c r="BF9" s="84"/>
+      <c r="BE9" s="157"/>
+      <c r="BF9" s="81"/>
     </row>
     <row r="10" spans="1:69" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="73"/>
-      <c r="B10" s="137" t="s">
+      <c r="A10" s="70"/>
+      <c r="B10" s="146" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="138"/>
+      <c r="C10" s="147"/>
       <c r="D10" s="17"/>
-      <c r="E10" s="128" t="s">
+      <c r="E10" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="129"/>
-[...11 lines deleted...]
-      <c r="R10" s="143"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
+      <c r="L10" s="119"/>
+      <c r="M10" s="119"/>
+      <c r="N10" s="119"/>
+      <c r="O10" s="131"/>
+      <c r="P10" s="132"/>
+      <c r="Q10" s="132"/>
+      <c r="R10" s="133"/>
       <c r="S10" s="16"/>
-      <c r="T10" s="137" t="s">
+      <c r="T10" s="146" t="s">
         <v>29</v>
       </c>
-      <c r="U10" s="138"/>
+      <c r="U10" s="147"/>
       <c r="V10" s="17"/>
-      <c r="W10" s="128" t="s">
+      <c r="W10" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="X10" s="129"/>
-[...11 lines deleted...]
-      <c r="AJ10" s="143"/>
+      <c r="X10" s="119"/>
+      <c r="Y10" s="119"/>
+      <c r="Z10" s="119"/>
+      <c r="AA10" s="119"/>
+      <c r="AB10" s="119"/>
+      <c r="AC10" s="119"/>
+      <c r="AD10" s="119"/>
+      <c r="AE10" s="119"/>
+      <c r="AF10" s="119"/>
+      <c r="AG10" s="131"/>
+      <c r="AH10" s="132"/>
+      <c r="AI10" s="132"/>
+      <c r="AJ10" s="133"/>
       <c r="AK10" s="50"/>
-      <c r="AL10" s="137" t="s">
+      <c r="AL10" s="146" t="s">
         <v>29</v>
       </c>
-      <c r="AM10" s="138"/>
+      <c r="AM10" s="147"/>
       <c r="AN10" s="17"/>
-      <c r="AO10" s="128" t="s">
+      <c r="AO10" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="AP10" s="129"/>
-[...15 lines deleted...]
-      <c r="BF10" s="84"/>
+      <c r="AP10" s="119"/>
+      <c r="AQ10" s="119"/>
+      <c r="AR10" s="119"/>
+      <c r="AS10" s="119"/>
+      <c r="AT10" s="119"/>
+      <c r="AU10" s="119"/>
+      <c r="AV10" s="119"/>
+      <c r="AW10" s="119"/>
+      <c r="AX10" s="119"/>
+      <c r="AY10" s="131"/>
+      <c r="AZ10" s="132"/>
+      <c r="BA10" s="132"/>
+      <c r="BB10" s="133"/>
+      <c r="BC10" s="80"/>
+      <c r="BD10" s="100"/>
+      <c r="BE10" s="101"/>
+      <c r="BF10" s="81"/>
     </row>
     <row r="11" spans="1:69" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="73"/>
-[...1 lines deleted...]
-      <c r="C11" s="138"/>
+      <c r="A11" s="70"/>
+      <c r="B11" s="146"/>
+      <c r="C11" s="147"/>
       <c r="D11" s="17"/>
-      <c r="E11" s="128" t="s">
+      <c r="E11" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="F11" s="129"/>
-[...11 lines deleted...]
-      <c r="R11" s="143"/>
+      <c r="F11" s="119"/>
+      <c r="G11" s="119"/>
+      <c r="H11" s="119"/>
+      <c r="I11" s="119"/>
+      <c r="J11" s="119"/>
+      <c r="K11" s="119"/>
+      <c r="L11" s="119"/>
+      <c r="M11" s="119"/>
+      <c r="N11" s="119"/>
+      <c r="O11" s="131"/>
+      <c r="P11" s="132"/>
+      <c r="Q11" s="132"/>
+      <c r="R11" s="133"/>
       <c r="S11" s="16"/>
-      <c r="T11" s="137"/>
-      <c r="U11" s="138"/>
+      <c r="T11" s="146"/>
+      <c r="U11" s="147"/>
       <c r="V11" s="17"/>
-      <c r="W11" s="128" t="s">
+      <c r="W11" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="X11" s="129"/>
-[...11 lines deleted...]
-      <c r="AJ11" s="143"/>
+      <c r="X11" s="119"/>
+      <c r="Y11" s="119"/>
+      <c r="Z11" s="119"/>
+      <c r="AA11" s="119"/>
+      <c r="AB11" s="119"/>
+      <c r="AC11" s="119"/>
+      <c r="AD11" s="119"/>
+      <c r="AE11" s="119"/>
+      <c r="AF11" s="119"/>
+      <c r="AG11" s="131"/>
+      <c r="AH11" s="132"/>
+      <c r="AI11" s="132"/>
+      <c r="AJ11" s="133"/>
       <c r="AK11" s="50"/>
-      <c r="AL11" s="137"/>
-      <c r="AM11" s="138"/>
+      <c r="AL11" s="146"/>
+      <c r="AM11" s="147"/>
       <c r="AN11" s="17"/>
-      <c r="AO11" s="128" t="s">
+      <c r="AO11" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="AP11" s="129"/>
-[...13 lines deleted...]
-      <c r="BD11" s="119" t="s">
+      <c r="AP11" s="119"/>
+      <c r="AQ11" s="119"/>
+      <c r="AR11" s="119"/>
+      <c r="AS11" s="119"/>
+      <c r="AT11" s="119"/>
+      <c r="AU11" s="119"/>
+      <c r="AV11" s="119"/>
+      <c r="AW11" s="119"/>
+      <c r="AX11" s="119"/>
+      <c r="AY11" s="131"/>
+      <c r="AZ11" s="132"/>
+      <c r="BA11" s="132"/>
+      <c r="BB11" s="133"/>
+      <c r="BC11" s="80"/>
+      <c r="BD11" s="158" t="s">
         <v>53</v>
       </c>
-      <c r="BE11" s="120"/>
-      <c r="BF11" s="84"/>
+      <c r="BE11" s="159"/>
+      <c r="BF11" s="81"/>
     </row>
     <row r="12" spans="1:69" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="73"/>
-[...1 lines deleted...]
-      <c r="C12" s="140"/>
+      <c r="A12" s="70"/>
+      <c r="B12" s="148"/>
+      <c r="C12" s="149"/>
       <c r="D12" s="17"/>
-      <c r="E12" s="144" t="s">
+      <c r="E12" s="134" t="s">
         <v>40</v>
       </c>
-      <c r="F12" s="145"/>
-[...11 lines deleted...]
-      <c r="R12" s="127"/>
+      <c r="F12" s="135"/>
+      <c r="G12" s="135"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="135"/>
+      <c r="J12" s="135"/>
+      <c r="K12" s="135"/>
+      <c r="L12" s="135"/>
+      <c r="M12" s="135"/>
+      <c r="N12" s="135"/>
+      <c r="O12" s="143"/>
+      <c r="P12" s="144"/>
+      <c r="Q12" s="144"/>
+      <c r="R12" s="145"/>
       <c r="S12" s="20"/>
-      <c r="T12" s="139"/>
-      <c r="U12" s="140"/>
+      <c r="T12" s="148"/>
+      <c r="U12" s="149"/>
       <c r="V12" s="17"/>
-      <c r="W12" s="144" t="s">
+      <c r="W12" s="134" t="s">
         <v>40</v>
       </c>
-      <c r="X12" s="145"/>
-[...11 lines deleted...]
-      <c r="AJ12" s="127"/>
+      <c r="X12" s="135"/>
+      <c r="Y12" s="135"/>
+      <c r="Z12" s="135"/>
+      <c r="AA12" s="135"/>
+      <c r="AB12" s="135"/>
+      <c r="AC12" s="135"/>
+      <c r="AD12" s="135"/>
+      <c r="AE12" s="135"/>
+      <c r="AF12" s="135"/>
+      <c r="AG12" s="143"/>
+      <c r="AH12" s="144"/>
+      <c r="AI12" s="144"/>
+      <c r="AJ12" s="145"/>
       <c r="AK12" s="50"/>
-      <c r="AL12" s="139"/>
-      <c r="AM12" s="140"/>
+      <c r="AL12" s="148"/>
+      <c r="AM12" s="149"/>
       <c r="AN12" s="17"/>
-      <c r="AO12" s="144" t="s">
+      <c r="AO12" s="134" t="s">
         <v>40</v>
       </c>
-      <c r="AP12" s="145"/>
-[...13 lines deleted...]
-      <c r="BD12" s="121" t="s">
+      <c r="AP12" s="135"/>
+      <c r="AQ12" s="135"/>
+      <c r="AR12" s="135"/>
+      <c r="AS12" s="135"/>
+      <c r="AT12" s="135"/>
+      <c r="AU12" s="135"/>
+      <c r="AV12" s="135"/>
+      <c r="AW12" s="135"/>
+      <c r="AX12" s="135"/>
+      <c r="AY12" s="143"/>
+      <c r="AZ12" s="144"/>
+      <c r="BA12" s="144"/>
+      <c r="BB12" s="145"/>
+      <c r="BC12" s="80"/>
+      <c r="BD12" s="160" t="s">
         <v>50</v>
       </c>
-      <c r="BE12" s="122"/>
-      <c r="BF12" s="84"/>
+      <c r="BE12" s="161"/>
+      <c r="BF12" s="81"/>
     </row>
     <row r="13" spans="1:69" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="75"/>
-      <c r="B13" s="74"/>
+      <c r="A13" s="72"/>
+      <c r="B13" s="71"/>
       <c r="C13" s="47"/>
       <c r="D13" s="17"/>
-      <c r="E13" s="128" t="s">
+      <c r="E13" s="118" t="s">
         <v>34</v>
       </c>
-      <c r="F13" s="129"/>
-[...7 lines deleted...]
-      <c r="N13" s="130" t="s">
+      <c r="F13" s="119"/>
+      <c r="G13" s="119"/>
+      <c r="H13" s="119"/>
+      <c r="I13" s="119"/>
+      <c r="J13" s="119"/>
+      <c r="K13" s="119"/>
+      <c r="L13" s="119"/>
+      <c r="M13" s="119"/>
+      <c r="N13" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="O13" s="131"/>
-[...2 lines deleted...]
-      <c r="R13" s="132"/>
+      <c r="O13" s="141"/>
+      <c r="P13" s="141"/>
+      <c r="Q13" s="141"/>
+      <c r="R13" s="142"/>
       <c r="S13" s="21"/>
       <c r="T13" s="47"/>
       <c r="U13" s="47"/>
       <c r="V13" s="17"/>
-      <c r="W13" s="128" t="s">
+      <c r="W13" s="118" t="s">
         <v>34</v>
       </c>
-      <c r="X13" s="129"/>
-[...7 lines deleted...]
-      <c r="AF13" s="130" t="s">
+      <c r="X13" s="119"/>
+      <c r="Y13" s="119"/>
+      <c r="Z13" s="119"/>
+      <c r="AA13" s="119"/>
+      <c r="AB13" s="119"/>
+      <c r="AC13" s="119"/>
+      <c r="AD13" s="119"/>
+      <c r="AE13" s="119"/>
+      <c r="AF13" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="AG13" s="131"/>
-[...2 lines deleted...]
-      <c r="AJ13" s="132"/>
+      <c r="AG13" s="141"/>
+      <c r="AH13" s="141"/>
+      <c r="AI13" s="141"/>
+      <c r="AJ13" s="142"/>
       <c r="AK13" s="50"/>
       <c r="AL13" s="47"/>
       <c r="AM13" s="47"/>
       <c r="AN13" s="17"/>
-      <c r="AO13" s="128" t="s">
+      <c r="AO13" s="118" t="s">
         <v>34</v>
       </c>
-      <c r="AP13" s="129"/>
-[...7 lines deleted...]
-      <c r="AX13" s="130" t="s">
+      <c r="AP13" s="119"/>
+      <c r="AQ13" s="119"/>
+      <c r="AR13" s="119"/>
+      <c r="AS13" s="119"/>
+      <c r="AT13" s="119"/>
+      <c r="AU13" s="119"/>
+      <c r="AV13" s="119"/>
+      <c r="AW13" s="119"/>
+      <c r="AX13" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="AY13" s="131"/>
-[...4 lines deleted...]
-      <c r="BD13" s="123" t="s">
+      <c r="AY13" s="141"/>
+      <c r="AZ13" s="141"/>
+      <c r="BA13" s="141"/>
+      <c r="BB13" s="142"/>
+      <c r="BC13" s="85"/>
+      <c r="BD13" s="162" t="s">
         <v>51</v>
       </c>
-      <c r="BE13" s="124"/>
-      <c r="BF13" s="89"/>
+      <c r="BE13" s="163"/>
+      <c r="BF13" s="86"/>
     </row>
     <row r="14" spans="1:69" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="75"/>
-      <c r="B14" s="72"/>
+      <c r="A14" s="72"/>
+      <c r="B14" s="69"/>
       <c r="C14" s="18"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="40"/>
       <c r="T14" s="19"/>
       <c r="U14" s="18"/>
       <c r="V14" s="17"/>
       <c r="W14" s="17"/>
       <c r="X14" s="17"/>
       <c r="Y14" s="17"/>
       <c r="Z14" s="17"/>
       <c r="AA14" s="17"/>
@@ -10232,309 +10200,309 @@
       <c r="AD14" s="17"/>
       <c r="AE14" s="17"/>
       <c r="AF14" s="17"/>
       <c r="AG14" s="17"/>
       <c r="AH14" s="17"/>
       <c r="AI14" s="17"/>
       <c r="AJ14" s="17"/>
       <c r="AK14" s="15"/>
       <c r="AL14" s="19"/>
       <c r="AM14" s="18"/>
       <c r="AN14" s="17"/>
       <c r="AO14" s="17"/>
       <c r="AP14" s="17"/>
       <c r="AQ14" s="17"/>
       <c r="AR14" s="17"/>
       <c r="AS14" s="17"/>
       <c r="AT14" s="17"/>
       <c r="AU14" s="17"/>
       <c r="AV14" s="17"/>
       <c r="AW14" s="17"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="17"/>
       <c r="AZ14" s="17"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
-      <c r="BC14" s="88"/>
-[...2 lines deleted...]
-      <c r="BF14" s="89"/>
+      <c r="BC14" s="85"/>
+      <c r="BD14" s="85"/>
+      <c r="BE14" s="85"/>
+      <c r="BF14" s="86"/>
     </row>
     <row r="15" spans="1:69" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="73"/>
-      <c r="B15" s="68" t="s">
+      <c r="A15" s="70"/>
+      <c r="B15" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="C15" s="69" t="str">
+      <c r="C15" s="66" t="str">
         <f>IF(AND(NOT(P8="Einheit"),NOT(P8="")),P8,"")</f>
         <v/>
       </c>
       <c r="D15" s="39"/>
-      <c r="E15" s="159" t="s">
-[...26 lines deleted...]
-      <c r="R15" s="155"/>
+      <c r="E15" s="109" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="110"/>
+      <c r="G15" s="109" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="110"/>
+      <c r="I15" s="109" t="s">
+        <v>3</v>
+      </c>
+      <c r="J15" s="110"/>
+      <c r="K15" s="111" t="s">
+        <v>54</v>
+      </c>
+      <c r="L15" s="110"/>
+      <c r="M15" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="N15" s="112"/>
+      <c r="O15" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="P15" s="112"/>
+      <c r="Q15" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="R15" s="112"/>
       <c r="S15" s="27"/>
-      <c r="T15" s="68" t="s">
+      <c r="T15" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="U15" s="69" t="str">
+      <c r="U15" s="66" t="str">
         <f>IF(AND(NOT(AH8="Einheit"),NOT(AH8="")),AH8,"")</f>
         <v/>
       </c>
       <c r="V15" s="39"/>
-      <c r="W15" s="159" t="s">
-[...26 lines deleted...]
-      <c r="AJ15" s="155"/>
+      <c r="W15" s="109" t="s">
+        <v>1</v>
+      </c>
+      <c r="X15" s="110"/>
+      <c r="Y15" s="109" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z15" s="110"/>
+      <c r="AA15" s="109" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB15" s="110"/>
+      <c r="AC15" s="111" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD15" s="110"/>
+      <c r="AE15" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF15" s="112"/>
+      <c r="AG15" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH15" s="112"/>
+      <c r="AI15" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ15" s="112"/>
       <c r="AK15" s="50"/>
-      <c r="AL15" s="68" t="s">
+      <c r="AL15" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="AM15" s="69" t="str">
+      <c r="AM15" s="66" t="str">
         <f>IF(AND(NOT(AZ8="Einheit"),NOT(AZ8="")),AZ8,"")</f>
         <v/>
       </c>
       <c r="AN15" s="39"/>
-      <c r="AO15" s="159" t="s">
-[...27 lines deleted...]
-      <c r="BD15" s="105" t="s">
+      <c r="AO15" s="109" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="110"/>
+      <c r="AQ15" s="109" t="s">
+        <v>2</v>
+      </c>
+      <c r="AR15" s="110"/>
+      <c r="AS15" s="109" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT15" s="110"/>
+      <c r="AU15" s="111" t="s">
+        <v>54</v>
+      </c>
+      <c r="AV15" s="110"/>
+      <c r="AW15" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="AX15" s="112"/>
+      <c r="AY15" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="AZ15" s="112"/>
+      <c r="BA15" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB15" s="112"/>
+      <c r="BD15" s="170" t="s">
         <v>44</v>
       </c>
-      <c r="BE15" s="106"/>
-      <c r="BF15" s="65"/>
+      <c r="BE15" s="171"/>
+      <c r="BF15" s="62"/>
     </row>
     <row r="16" spans="1:69" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="73"/>
-      <c r="B16" s="70" t="s">
+      <c r="A16" s="70"/>
+      <c r="B16" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="71" t="s">
+      <c r="C16" s="68" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="39"/>
-      <c r="E16" s="160" t="str">
+      <c r="E16" s="108" t="str">
         <f>IF(OR(AND(Tabelle1!M8="",OR(Tabelle1!J9="",Tabelle1!P9="")),AND(Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",Tabelle1!J9="")),"",IF(AND(NOT(Tabelle1!M8=""),NOT(Tabelle1!J9=""),NOT(Tabelle1!P9=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12=""),"",IF(AND(NOT(Tabelle1!M8=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",OR(Tabelle1!J9="",Tabelle1!P9="")),"",ROUNDUP(IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(Tabelle1!J9="","MW?",AVERAGE(Tabelle1!J9,Tabelle1!P9)))-3*IF(AND(Tabelle1!M8="",Tabelle1!O10=""),(Tabelle1!P9-Tabelle1!J9)/6,IF(Tabelle1!M8="",MIN((Tabelle1!P9-Tabelle1!J9)/6,AVERAGE(Tabelle1!J9,Tabelle1!P9)*Tabelle1!O10/3),IF(MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))=0,MAX(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3)),MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))))),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="F16" s="158"/>
-      <c r="G16" s="157" t="str">
+      <c r="F16" s="106"/>
+      <c r="G16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!M8="",OR(Tabelle1!J9="",Tabelle1!P9="")),AND(Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",Tabelle1!J9="")),"",IF(AND(NOT(Tabelle1!M8=""),NOT(Tabelle1!J9=""),NOT(Tabelle1!P9=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12=""),"",IF(AND(NOT(Tabelle1!M8=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",OR(Tabelle1!J9="",Tabelle1!P9="")),"",ROUNDUP(IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(Tabelle1!J9="","MW?",AVERAGE(Tabelle1!J9,Tabelle1!P9)))-2*IF(AND(Tabelle1!M8="",Tabelle1!O10=""),(Tabelle1!P9-Tabelle1!J9)/6,IF(Tabelle1!M8="",MIN((Tabelle1!P9-Tabelle1!J9)/6,AVERAGE(Tabelle1!J9,Tabelle1!P9)*Tabelle1!O10/3),IF(MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))=0,MAX(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3)),MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))))),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="H16" s="158"/>
-      <c r="I16" s="157" t="str">
+      <c r="H16" s="106"/>
+      <c r="I16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!M8="",OR(Tabelle1!J9="",Tabelle1!P9="")),AND(Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",Tabelle1!J9="")),"",IF(AND(NOT(Tabelle1!M8=""),NOT(Tabelle1!J9=""),NOT(Tabelle1!P9=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12=""),"",IF(AND(NOT(Tabelle1!M8=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",OR(Tabelle1!J9="",Tabelle1!P9="")),"",ROUNDUP(IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(Tabelle1!J9="","MW?",AVERAGE(Tabelle1!J9,Tabelle1!P9)))-1*IF(AND(Tabelle1!M8="",Tabelle1!O10=""),(Tabelle1!P9-Tabelle1!J9)/6,IF(Tabelle1!M8="",MIN((Tabelle1!P9-Tabelle1!J9)/6,AVERAGE(Tabelle1!J9,Tabelle1!P9)*Tabelle1!O10/3),IF(MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))=0,MAX(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3)),MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))))),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="J16" s="158"/>
-      <c r="K16" s="160" t="str">
+      <c r="J16" s="106"/>
+      <c r="K16" s="108" t="str">
         <f>IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(OR(Tabelle1!J9="",Tabelle1!P9=""),"MW?",ROUND(AVERAGE(Tabelle1!J9,Tabelle1!P9),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2)))))))</f>
         <v>MW?</v>
       </c>
-      <c r="L16" s="158"/>
-      <c r="M16" s="157" t="str">
+      <c r="L16" s="106"/>
+      <c r="M16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!M8="",OR(Tabelle1!J9="",Tabelle1!P9="")),AND(Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",Tabelle1!J9="")),"",IF(AND(NOT(Tabelle1!M8=""),NOT(Tabelle1!J9=""),NOT(Tabelle1!P9=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12=""),"",IF(AND(NOT(Tabelle1!M8=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",OR(Tabelle1!J9="",Tabelle1!P9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(Tabelle1!J9="","MW?",AVERAGE(Tabelle1!J9,Tabelle1!P9)))+1*IF(AND(Tabelle1!M8="",Tabelle1!O10=""),(Tabelle1!P9-Tabelle1!J9)/6,IF(Tabelle1!M8="",MIN((Tabelle1!P9-Tabelle1!J9)/6,AVERAGE(Tabelle1!J9,Tabelle1!P9)*Tabelle1!O10/3),IF(MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))=0,MAX(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3)),MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))))),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="N16" s="158"/>
-      <c r="O16" s="157" t="str">
+      <c r="N16" s="106"/>
+      <c r="O16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!M8="",OR(Tabelle1!J9="",Tabelle1!P9="")),AND(Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",Tabelle1!J9="")),"",IF(AND(NOT(Tabelle1!M8=""),NOT(Tabelle1!J9=""),NOT(Tabelle1!P9=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12=""),"",IF(AND(NOT(Tabelle1!M8=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",OR(Tabelle1!J9="",Tabelle1!P9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(Tabelle1!J9="","MW?",AVERAGE(Tabelle1!J9,Tabelle1!P9)))+2*IF(AND(Tabelle1!M8="",Tabelle1!O10=""),(Tabelle1!P9-Tabelle1!J9)/6,IF(Tabelle1!M8="",MIN((Tabelle1!P9-Tabelle1!J9)/6,AVERAGE(Tabelle1!J9,Tabelle1!P9)*Tabelle1!O10/3),IF(MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))=0,MAX(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3)),MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))))),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="P16" s="158"/>
-      <c r="Q16" s="157" t="str">
+      <c r="P16" s="106"/>
+      <c r="Q16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!M8="",OR(Tabelle1!J9="",Tabelle1!P9="")),AND(Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",Tabelle1!J9="")),"",IF(AND(NOT(Tabelle1!M8=""),NOT(Tabelle1!J9=""),NOT(Tabelle1!P9=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12=""),"",IF(AND(NOT(Tabelle1!M8=""),Tabelle1!O10="",Tabelle1!O11="",Tabelle1!O12="",OR(Tabelle1!J9="",Tabelle1!P9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!M8=""),Tabelle1!M8,IF(Tabelle1!J9="","MW?",AVERAGE(Tabelle1!J9,Tabelle1!P9)))+3*IF(AND(Tabelle1!M8="",Tabelle1!O10=""),(Tabelle1!P9-Tabelle1!J9)/6,IF(Tabelle1!M8="",MIN((Tabelle1!P9-Tabelle1!J9)/6,AVERAGE(Tabelle1!J9,Tabelle1!P9)*Tabelle1!O10/3),IF(MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))=0,MAX(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3)),MIN(Tabelle1!O12,Tabelle1!M8*IF(MIN(Tabelle1!O10,Tabelle1!O11)=0,MAX(Tabelle1!O10,Tabelle1!O11)/3,MIN(Tabelle1!O10,Tabelle1!O11)/3))))),IF(Tabelle1!N13="0 Komastellen ",0,IF(Tabelle1!N13="1 Komastelle",1,IF(Tabelle1!N13="2 Komastellen",2,IF(Tabelle1!N13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="R16" s="158"/>
+      <c r="R16" s="106"/>
       <c r="S16" s="27"/>
-      <c r="T16" s="70" t="s">
+      <c r="T16" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="U16" s="71" t="s">
+      <c r="U16" s="68" t="s">
         <v>24</v>
       </c>
       <c r="V16" s="39"/>
-      <c r="W16" s="160" t="str">
+      <c r="W16" s="108" t="str">
         <f>IF(OR(AND(Tabelle1!AE8="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),AND(Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",Tabelle1!AB9="")),"",IF(AND(NOT(Tabelle1!AE8=""),NOT(Tabelle1!AB9=""),NOT(Tabelle1!AH9=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12=""),"",IF(AND(NOT(Tabelle1!AE8=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),"",ROUNDUP(IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(Tabelle1!AB9="","MW?",AVERAGE(Tabelle1!AB9,Tabelle1!AH9)))-3*IF(AND(Tabelle1!AE8="",Tabelle1!AG10=""),(Tabelle1!AH9-Tabelle1!AB9)/6,IF(Tabelle1!AE8="",MIN((Tabelle1!AH9-Tabelle1!AB9)/6,AVERAGE(Tabelle1!AB9,Tabelle1!AH9)*Tabelle1!AG10/3),IF(MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))=0,MAX(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3)),MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))))),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="X16" s="158"/>
-      <c r="Y16" s="157" t="str">
+      <c r="X16" s="106"/>
+      <c r="Y16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AE8="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),AND(Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",Tabelle1!AB9="")),"",IF(AND(NOT(Tabelle1!AE8=""),NOT(Tabelle1!AB9=""),NOT(Tabelle1!AH9=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12=""),"",IF(AND(NOT(Tabelle1!AE8=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),"",ROUNDUP(IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(Tabelle1!AB9="","MW?",AVERAGE(Tabelle1!AB9,Tabelle1!AH9)))-2*IF(AND(Tabelle1!AE8="",Tabelle1!AG10=""),(Tabelle1!AH9-Tabelle1!AB9)/6,IF(Tabelle1!AE8="",MIN((Tabelle1!AH9-Tabelle1!AB9)/6,AVERAGE(Tabelle1!AB9,Tabelle1!AH9)*Tabelle1!AG10/3),IF(MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))=0,MAX(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3)),MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))))),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="Z16" s="158"/>
-      <c r="AA16" s="157" t="str">
+      <c r="Z16" s="106"/>
+      <c r="AA16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AE8="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),AND(Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",Tabelle1!AB9="")),"",IF(AND(NOT(Tabelle1!AE8=""),NOT(Tabelle1!AB9=""),NOT(Tabelle1!AH9=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12=""),"",IF(AND(NOT(Tabelle1!AE8=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),"",ROUNDUP(IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(Tabelle1!AB9="","MW?",AVERAGE(Tabelle1!AB9,Tabelle1!AH9)))-1*IF(AND(Tabelle1!AE8="",Tabelle1!AG10=""),(Tabelle1!AH9-Tabelle1!AB9)/6,IF(Tabelle1!AE8="",MIN((Tabelle1!AH9-Tabelle1!AB9)/6,AVERAGE(Tabelle1!AB9,Tabelle1!AH9)*Tabelle1!AG10/3),IF(MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))=0,MAX(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3)),MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))))),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AB16" s="158"/>
-      <c r="AC16" s="160" t="str">
+      <c r="AB16" s="106"/>
+      <c r="AC16" s="108" t="str">
         <f>IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(OR(Tabelle1!AB9="",Tabelle1!AH9=""),"MW?",ROUND(AVERAGE(Tabelle1!AB9,Tabelle1!AH9),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2)))))))</f>
         <v>MW?</v>
       </c>
-      <c r="AD16" s="158"/>
-      <c r="AE16" s="157" t="str">
+      <c r="AD16" s="106"/>
+      <c r="AE16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AE8="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),AND(Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",Tabelle1!AB9="")),"",IF(AND(NOT(Tabelle1!AE8=""),NOT(Tabelle1!AB9=""),NOT(Tabelle1!AH9=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12=""),"",IF(AND(NOT(Tabelle1!AE8=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(Tabelle1!AB9="","MW?",AVERAGE(Tabelle1!AB9,Tabelle1!AH9)))+1*IF(AND(Tabelle1!AE8="",Tabelle1!AG10=""),(Tabelle1!AH9-Tabelle1!AB9)/6,IF(Tabelle1!AE8="",MIN((Tabelle1!AH9-Tabelle1!AB9)/6,AVERAGE(Tabelle1!AB9,Tabelle1!AH9)*Tabelle1!AG10/3),IF(MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))=0,MAX(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3)),MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))))),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AF16" s="158"/>
-      <c r="AG16" s="157" t="str">
+      <c r="AF16" s="106"/>
+      <c r="AG16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AE8="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),AND(Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",Tabelle1!AB9="")),"",IF(AND(NOT(Tabelle1!AE8=""),NOT(Tabelle1!AB9=""),NOT(Tabelle1!AH9=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12=""),"",IF(AND(NOT(Tabelle1!AE8=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(Tabelle1!AB9="","MW?",AVERAGE(Tabelle1!AB9,Tabelle1!AH9)))+2*IF(AND(Tabelle1!AE8="",Tabelle1!AG10=""),(Tabelle1!AH9-Tabelle1!AB9)/6,IF(Tabelle1!AE8="",MIN((Tabelle1!AH9-Tabelle1!AB9)/6,AVERAGE(Tabelle1!AB9,Tabelle1!AH9)*Tabelle1!AG10/3),IF(MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))=0,MAX(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3)),MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))))),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AH16" s="158"/>
-      <c r="AI16" s="157" t="str">
+      <c r="AH16" s="106"/>
+      <c r="AI16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AE8="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),AND(Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",Tabelle1!AB9="")),"",IF(AND(NOT(Tabelle1!AE8=""),NOT(Tabelle1!AB9=""),NOT(Tabelle1!AH9=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12=""),"",IF(AND(NOT(Tabelle1!AE8=""),Tabelle1!AG10="",Tabelle1!AG11="",Tabelle1!AG12="",OR(Tabelle1!AB9="",Tabelle1!AH9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!AE8=""),Tabelle1!AE8,IF(Tabelle1!AB9="","MW?",AVERAGE(Tabelle1!AB9,Tabelle1!AH9)))+3*IF(AND(Tabelle1!AE8="",Tabelle1!AG10=""),(Tabelle1!AH9-Tabelle1!AB9)/6,IF(Tabelle1!AE8="",MIN((Tabelle1!AH9-Tabelle1!AB9)/6,AVERAGE(Tabelle1!AB9,Tabelle1!AH9)*Tabelle1!AG10/3),IF(MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))=0,MAX(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3)),MIN(Tabelle1!AG12,Tabelle1!AE8*IF(MIN(Tabelle1!AG10,Tabelle1!AG11)=0,MAX(Tabelle1!AG10,Tabelle1!AG11)/3,MIN(Tabelle1!AG10,Tabelle1!AG11)/3))))),IF(Tabelle1!AF13="0 Komastellen ",0,IF(Tabelle1!AF13="1 Komastelle",1,IF(Tabelle1!AF13="2 Komastellen",2,IF(Tabelle1!AF13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AJ16" s="158"/>
+      <c r="AJ16" s="106"/>
       <c r="AK16" s="50"/>
-      <c r="AL16" s="70" t="s">
+      <c r="AL16" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="AM16" s="71" t="s">
+      <c r="AM16" s="68" t="s">
         <v>24</v>
       </c>
       <c r="AN16" s="39"/>
-      <c r="AO16" s="160" t="str">
+      <c r="AO16" s="108" t="str">
         <f>IF(OR(AND(Tabelle1!AW8="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),AND(Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",Tabelle1!AT9="")),"",IF(AND(NOT(Tabelle1!AW8=""),NOT(Tabelle1!AT9=""),NOT(Tabelle1!AZ9=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12=""),"",IF(AND(NOT(Tabelle1!AW8=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),"",ROUNDUP(IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(Tabelle1!AT9="","MW?",AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)))-3*IF(AND(Tabelle1!AW8="",Tabelle1!AY10=""),(Tabelle1!AZ9-Tabelle1!AT9)/6,IF(Tabelle1!AW8="",MIN((Tabelle1!AZ9-Tabelle1!AT9)/6,AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)*Tabelle1!AY10/3),IF(MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))=0,MAX(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3)),MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))))),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AP16" s="158"/>
-      <c r="AQ16" s="157" t="str">
+      <c r="AP16" s="106"/>
+      <c r="AQ16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AW8="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),AND(Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",Tabelle1!AT9="")),"",IF(AND(NOT(Tabelle1!AW8=""),NOT(Tabelle1!AT9=""),NOT(Tabelle1!AZ9=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12=""),"",IF(AND(NOT(Tabelle1!AW8=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),"",ROUNDUP(IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(Tabelle1!AT9="","MW?",AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)))-2*IF(AND(Tabelle1!AW8="",Tabelle1!AY10=""),(Tabelle1!AZ9-Tabelle1!AT9)/6,IF(Tabelle1!AW8="",MIN((Tabelle1!AZ9-Tabelle1!AT9)/6,AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)*Tabelle1!AY10/3),IF(MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))=0,MAX(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3)),MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))))),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AR16" s="158"/>
-      <c r="AS16" s="157" t="str">
+      <c r="AR16" s="106"/>
+      <c r="AS16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AW8="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),AND(Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",Tabelle1!AT9="")),"",IF(AND(NOT(Tabelle1!AW8=""),NOT(Tabelle1!AT9=""),NOT(Tabelle1!AZ9=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12=""),"",IF(AND(NOT(Tabelle1!AW8=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),"",ROUNDUP(IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(Tabelle1!AT9="","MW?",AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)))-1*IF(AND(Tabelle1!AW8="",Tabelle1!AY10=""),(Tabelle1!AZ9-Tabelle1!AT9)/6,IF(Tabelle1!AW8="",MIN((Tabelle1!AZ9-Tabelle1!AT9)/6,AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)*Tabelle1!AY10/3),IF(MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))=0,MAX(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3)),MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))))),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AT16" s="158"/>
-      <c r="AU16" s="160" t="str">
+      <c r="AT16" s="106"/>
+      <c r="AU16" s="108" t="str">
         <f>IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(OR(Tabelle1!AT9="",Tabelle1!AZ9=""),"MW?",ROUND(AVERAGE(Tabelle1!AT9,Tabelle1!AZ9),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2)))))))</f>
         <v>MW?</v>
       </c>
-      <c r="AV16" s="158"/>
-      <c r="AW16" s="157" t="str">
+      <c r="AV16" s="106"/>
+      <c r="AW16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AW8="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),AND(Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",Tabelle1!AT9="")),"",IF(AND(NOT(Tabelle1!AW8=""),NOT(Tabelle1!AT9=""),NOT(Tabelle1!AZ9=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12=""),"",IF(AND(NOT(Tabelle1!AW8=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(Tabelle1!AT9="","MW?",AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)))+1*IF(AND(Tabelle1!AW8="",Tabelle1!AY10=""),(Tabelle1!AZ9-Tabelle1!AT9)/6,IF(Tabelle1!AW8="",MIN((Tabelle1!AZ9-Tabelle1!AT9)/6,AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)*Tabelle1!AY10/3),IF(MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))=0,MAX(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3)),MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))))),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AX16" s="158"/>
-      <c r="AY16" s="157" t="str">
+      <c r="AX16" s="106"/>
+      <c r="AY16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AW8="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),AND(Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",Tabelle1!AT9="")),"",IF(AND(NOT(Tabelle1!AW8=""),NOT(Tabelle1!AT9=""),NOT(Tabelle1!AZ9=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12=""),"",IF(AND(NOT(Tabelle1!AW8=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(Tabelle1!AT9="","MW?",AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)))+2*IF(AND(Tabelle1!AW8="",Tabelle1!AY10=""),(Tabelle1!AZ9-Tabelle1!AT9)/6,IF(Tabelle1!AW8="",MIN((Tabelle1!AZ9-Tabelle1!AT9)/6,AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)*Tabelle1!AY10/3),IF(MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))=0,MAX(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3)),MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))))),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="AZ16" s="158"/>
-      <c r="BA16" s="157" t="str">
+      <c r="AZ16" s="106"/>
+      <c r="BA16" s="105" t="str">
         <f>IF(OR(AND(Tabelle1!AW8="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),AND(Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",Tabelle1!AT9="")),"",IF(AND(NOT(Tabelle1!AW8=""),NOT(Tabelle1!AT9=""),NOT(Tabelle1!AZ9=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12=""),"",IF(AND(NOT(Tabelle1!AW8=""),Tabelle1!AY10="",Tabelle1!AY11="",Tabelle1!AY12="",OR(Tabelle1!AT9="",Tabelle1!AZ9="")),"",ROUNDDOWN(IF(NOT(Tabelle1!AW8=""),Tabelle1!AW8,IF(Tabelle1!AT9="","MW?",AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)))+3*IF(AND(Tabelle1!AW8="",Tabelle1!AY10=""),(Tabelle1!AZ9-Tabelle1!AT9)/6,IF(Tabelle1!AW8="",MIN((Tabelle1!AZ9-Tabelle1!AT9)/6,AVERAGE(Tabelle1!AT9,Tabelle1!AZ9)*Tabelle1!AY10/3),IF(MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))=0,MAX(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3)),MIN(Tabelle1!AY12,Tabelle1!AW8*IF(MIN(Tabelle1!AY10,Tabelle1!AY11)=0,MAX(Tabelle1!AY10,Tabelle1!AY11)/3,MIN(Tabelle1!AY10,Tabelle1!AY11)/3))))),IF(Tabelle1!AX13="0 Komastellen ",0,IF(Tabelle1!AX13="1 Komastelle",1,IF(Tabelle1!AX13="2 Komastellen",2,IF(Tabelle1!AX13="3 Komastellen",3,2))))))))</f>
         <v/>
       </c>
-      <c r="BB16" s="158"/>
-[...2 lines deleted...]
-      <c r="BF16" s="65"/>
+      <c r="BB16" s="106"/>
+      <c r="BD16" s="172"/>
+      <c r="BE16" s="173"/>
+      <c r="BF16" s="62"/>
     </row>
     <row r="17" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="73"/>
+      <c r="A17" s="70"/>
       <c r="B17" s="48"/>
       <c r="C17" s="49"/>
       <c r="E17" s="23"/>
       <c r="F17" s="24"/>
       <c r="G17" s="25"/>
       <c r="H17" s="24"/>
       <c r="I17" s="25"/>
       <c r="J17" s="24"/>
       <c r="K17" s="25"/>
       <c r="L17" s="24"/>
       <c r="M17" s="25"/>
       <c r="N17" s="24"/>
       <c r="O17" s="25"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="26"/>
       <c r="S17" s="27"/>
       <c r="T17" s="48"/>
       <c r="U17" s="49"/>
       <c r="W17" s="23"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="25"/>
       <c r="AB17" s="24"/>
@@ -10542,4405 +10510,4354 @@
       <c r="AD17" s="24"/>
       <c r="AE17" s="25"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="25"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="25"/>
       <c r="AJ17" s="26"/>
       <c r="AL17" s="48"/>
       <c r="AM17" s="49"/>
       <c r="AO17" s="23"/>
       <c r="AP17" s="24"/>
       <c r="AQ17" s="25"/>
       <c r="AR17" s="24"/>
       <c r="AS17" s="25"/>
       <c r="AT17" s="24"/>
       <c r="AU17" s="25"/>
       <c r="AV17" s="24"/>
       <c r="AW17" s="25"/>
       <c r="AX17" s="24"/>
       <c r="AY17" s="25"/>
       <c r="AZ17" s="24"/>
       <c r="BA17" s="25"/>
       <c r="BB17" s="26"/>
       <c r="BD17" s="51"/>
       <c r="BE17" s="52"/>
-      <c r="BF17" s="63"/>
+      <c r="BF17" s="60"/>
     </row>
     <row r="18" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="73"/>
+      <c r="A18" s="70"/>
       <c r="B18" s="42"/>
       <c r="C18" s="37"/>
       <c r="E18" s="29"/>
       <c r="F18" s="30"/>
       <c r="G18" s="31"/>
       <c r="H18" s="27"/>
       <c r="I18" s="29"/>
       <c r="J18" s="27"/>
       <c r="K18" s="29"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="32"/>
       <c r="O18" s="29"/>
       <c r="P18" s="27"/>
       <c r="Q18" s="29"/>
       <c r="R18" s="32"/>
       <c r="S18" s="27"/>
       <c r="T18" s="41"/>
       <c r="U18" s="37"/>
       <c r="W18" s="29"/>
       <c r="X18" s="30"/>
       <c r="Y18" s="31"/>
       <c r="Z18" s="27"/>
       <c r="AA18" s="29"/>
       <c r="AB18" s="27"/>
       <c r="AC18" s="29"/>
       <c r="AD18" s="27"/>
       <c r="AE18" s="27"/>
       <c r="AF18" s="32"/>
       <c r="AG18" s="29"/>
       <c r="AH18" s="27"/>
       <c r="AI18" s="29"/>
       <c r="AJ18" s="32"/>
       <c r="AL18" s="41"/>
       <c r="AM18" s="37"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="30"/>
       <c r="AQ18" s="31"/>
       <c r="AR18" s="27"/>
       <c r="AS18" s="29"/>
       <c r="AT18" s="27"/>
       <c r="AU18" s="29"/>
       <c r="AV18" s="27"/>
       <c r="AW18" s="27"/>
       <c r="AX18" s="32"/>
       <c r="AY18" s="29"/>
       <c r="AZ18" s="27"/>
       <c r="BA18" s="29"/>
       <c r="BB18" s="32"/>
-      <c r="BD18" s="109"/>
-[...1 lines deleted...]
-      <c r="BF18" s="63"/>
+      <c r="BD18" s="103"/>
+      <c r="BE18" s="104"/>
+      <c r="BF18" s="60"/>
     </row>
     <row r="19" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="73"/>
+      <c r="A19" s="70"/>
       <c r="B19" s="41"/>
       <c r="C19" s="37"/>
       <c r="E19" s="29"/>
       <c r="F19" s="32"/>
       <c r="G19" s="29"/>
       <c r="H19" s="28"/>
       <c r="I19" s="33"/>
       <c r="J19" s="28"/>
       <c r="K19" s="33"/>
       <c r="L19" s="28"/>
       <c r="M19" s="28"/>
       <c r="N19" s="34"/>
       <c r="O19" s="33"/>
       <c r="P19" s="28"/>
       <c r="Q19" s="33"/>
       <c r="R19" s="27"/>
       <c r="S19" s="27"/>
       <c r="T19" s="41"/>
       <c r="U19" s="37"/>
       <c r="W19" s="29"/>
       <c r="X19" s="32"/>
       <c r="Y19" s="29"/>
       <c r="Z19" s="28"/>
       <c r="AA19" s="33"/>
       <c r="AB19" s="28"/>
       <c r="AC19" s="33"/>
       <c r="AD19" s="28"/>
       <c r="AE19" s="28"/>
       <c r="AF19" s="34"/>
       <c r="AG19" s="33"/>
       <c r="AH19" s="28"/>
       <c r="AI19" s="33"/>
       <c r="AJ19" s="27"/>
       <c r="AL19" s="42"/>
       <c r="AM19" s="38"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="32"/>
       <c r="AQ19" s="29"/>
       <c r="AR19" s="28"/>
       <c r="AS19" s="33"/>
       <c r="AT19" s="28"/>
       <c r="AU19" s="33"/>
       <c r="AV19" s="28"/>
       <c r="AW19" s="28"/>
       <c r="AX19" s="34"/>
       <c r="AY19" s="33"/>
       <c r="AZ19" s="28"/>
       <c r="BA19" s="33"/>
       <c r="BB19" s="27"/>
-      <c r="BD19" s="109"/>
-[...1 lines deleted...]
-      <c r="BF19" s="63"/>
+      <c r="BD19" s="103"/>
+      <c r="BE19" s="104"/>
+      <c r="BF19" s="60"/>
     </row>
     <row r="20" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="73"/>
+      <c r="A20" s="70"/>
       <c r="B20" s="41"/>
       <c r="C20" s="37"/>
       <c r="E20" s="29"/>
       <c r="F20" s="30"/>
       <c r="G20" s="31"/>
       <c r="H20" s="35"/>
       <c r="I20" s="31"/>
       <c r="J20" s="35"/>
       <c r="K20" s="31"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="30"/>
       <c r="O20" s="31"/>
       <c r="P20" s="35"/>
       <c r="Q20" s="31"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="41"/>
       <c r="U20" s="37"/>
       <c r="W20" s="29"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="31"/>
       <c r="Z20" s="35"/>
       <c r="AA20" s="31"/>
       <c r="AB20" s="35"/>
       <c r="AC20" s="31"/>
       <c r="AD20" s="35"/>
       <c r="AE20" s="35"/>
       <c r="AF20" s="30"/>
       <c r="AG20" s="31"/>
       <c r="AH20" s="35"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="27"/>
       <c r="AL20" s="42"/>
       <c r="AM20" s="37"/>
       <c r="AO20" s="29"/>
       <c r="AP20" s="30"/>
       <c r="AQ20" s="31"/>
       <c r="AR20" s="35"/>
       <c r="AS20" s="31"/>
       <c r="AT20" s="35"/>
       <c r="AU20" s="31"/>
       <c r="AV20" s="35"/>
       <c r="AW20" s="35"/>
       <c r="AX20" s="30"/>
       <c r="AY20" s="31"/>
       <c r="AZ20" s="35"/>
       <c r="BA20" s="31"/>
       <c r="BB20" s="27"/>
-      <c r="BD20" s="109"/>
-[...1 lines deleted...]
-      <c r="BF20" s="63"/>
+      <c r="BD20" s="103"/>
+      <c r="BE20" s="104"/>
+      <c r="BF20" s="60"/>
     </row>
     <row r="21" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="73"/>
+      <c r="A21" s="70"/>
       <c r="B21" s="41"/>
       <c r="C21" s="37"/>
       <c r="E21" s="29"/>
       <c r="F21" s="32"/>
       <c r="G21" s="29"/>
       <c r="H21" s="27"/>
       <c r="I21" s="29"/>
       <c r="J21" s="27"/>
       <c r="K21" s="29"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="32"/>
       <c r="O21" s="29"/>
       <c r="P21" s="27"/>
       <c r="Q21" s="29"/>
       <c r="R21" s="27"/>
       <c r="S21" s="27"/>
       <c r="T21" s="41"/>
       <c r="U21" s="37"/>
       <c r="W21" s="29"/>
       <c r="X21" s="32"/>
       <c r="Y21" s="29"/>
       <c r="Z21" s="27"/>
       <c r="AA21" s="29"/>
       <c r="AB21" s="27"/>
       <c r="AC21" s="29"/>
       <c r="AD21" s="27"/>
       <c r="AE21" s="27"/>
       <c r="AF21" s="32"/>
       <c r="AG21" s="29"/>
       <c r="AH21" s="27"/>
       <c r="AI21" s="29"/>
       <c r="AJ21" s="27"/>
       <c r="AL21" s="42"/>
       <c r="AM21" s="38"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="32"/>
       <c r="AQ21" s="29"/>
       <c r="AR21" s="27"/>
       <c r="AS21" s="29"/>
       <c r="AT21" s="27"/>
       <c r="AU21" s="29"/>
       <c r="AV21" s="27"/>
       <c r="AW21" s="27"/>
       <c r="AX21" s="32"/>
       <c r="AY21" s="29"/>
       <c r="AZ21" s="27"/>
       <c r="BA21" s="29"/>
       <c r="BB21" s="27"/>
-      <c r="BD21" s="109"/>
-[...1 lines deleted...]
-      <c r="BF21" s="63"/>
+      <c r="BD21" s="103"/>
+      <c r="BE21" s="104"/>
+      <c r="BF21" s="60"/>
     </row>
     <row r="22" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="73"/>
+      <c r="A22" s="70"/>
       <c r="B22" s="42"/>
       <c r="C22" s="37"/>
       <c r="E22" s="29"/>
       <c r="F22" s="30"/>
       <c r="G22" s="31"/>
       <c r="H22" s="35"/>
       <c r="I22" s="31"/>
       <c r="J22" s="35"/>
       <c r="K22" s="31"/>
       <c r="L22" s="35"/>
       <c r="M22" s="35"/>
       <c r="N22" s="30"/>
       <c r="O22" s="31"/>
       <c r="P22" s="35"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
       <c r="T22" s="42"/>
       <c r="U22" s="37"/>
       <c r="W22" s="29"/>
       <c r="X22" s="30"/>
       <c r="Y22" s="31"/>
       <c r="Z22" s="35"/>
       <c r="AA22" s="31"/>
       <c r="AB22" s="35"/>
       <c r="AC22" s="31"/>
       <c r="AD22" s="35"/>
       <c r="AE22" s="35"/>
       <c r="AF22" s="30"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="35"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="27"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="37"/>
       <c r="AO22" s="29"/>
       <c r="AP22" s="30"/>
       <c r="AQ22" s="31"/>
       <c r="AR22" s="35"/>
       <c r="AS22" s="31"/>
       <c r="AT22" s="35"/>
       <c r="AU22" s="31"/>
       <c r="AV22" s="35"/>
       <c r="AW22" s="35"/>
       <c r="AX22" s="30"/>
       <c r="AY22" s="31"/>
       <c r="AZ22" s="35"/>
       <c r="BA22" s="31"/>
       <c r="BB22" s="27"/>
-      <c r="BD22" s="111"/>
-[...1 lines deleted...]
-      <c r="BF22" s="63"/>
+      <c r="BD22" s="150"/>
+      <c r="BE22" s="104"/>
+      <c r="BF22" s="60"/>
     </row>
     <row r="23" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="73"/>
+      <c r="A23" s="70"/>
       <c r="B23" s="42"/>
       <c r="C23" s="37"/>
       <c r="E23" s="29"/>
       <c r="F23" s="32"/>
       <c r="G23" s="29"/>
       <c r="H23" s="27"/>
       <c r="I23" s="29"/>
       <c r="J23" s="27"/>
       <c r="K23" s="29"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="32"/>
       <c r="O23" s="29"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="27"/>
       <c r="S23" s="27"/>
       <c r="T23" s="42"/>
       <c r="U23" s="37"/>
       <c r="W23" s="29"/>
       <c r="X23" s="32"/>
       <c r="Y23" s="29"/>
       <c r="Z23" s="27"/>
       <c r="AA23" s="29"/>
       <c r="AB23" s="27"/>
       <c r="AC23" s="29"/>
       <c r="AD23" s="27"/>
       <c r="AE23" s="27"/>
       <c r="AF23" s="32"/>
       <c r="AG23" s="29"/>
       <c r="AH23" s="27"/>
       <c r="AI23" s="29"/>
       <c r="AJ23" s="27"/>
       <c r="AL23" s="42"/>
       <c r="AM23" s="38"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="32"/>
       <c r="AQ23" s="29"/>
       <c r="AR23" s="27"/>
       <c r="AS23" s="29"/>
       <c r="AT23" s="27"/>
       <c r="AU23" s="29"/>
       <c r="AV23" s="27"/>
       <c r="AW23" s="27"/>
       <c r="AX23" s="32"/>
       <c r="AY23" s="29"/>
       <c r="AZ23" s="27"/>
       <c r="BA23" s="29"/>
       <c r="BB23" s="27"/>
-      <c r="BD23" s="109"/>
-[...1 lines deleted...]
-      <c r="BF23" s="63"/>
+      <c r="BD23" s="103"/>
+      <c r="BE23" s="104"/>
+      <c r="BF23" s="60"/>
     </row>
     <row r="24" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="73"/>
+      <c r="A24" s="70"/>
       <c r="B24" s="42"/>
       <c r="C24" s="37"/>
       <c r="E24" s="29"/>
       <c r="F24" s="30"/>
       <c r="G24" s="31"/>
       <c r="H24" s="35"/>
       <c r="I24" s="31"/>
       <c r="J24" s="35"/>
       <c r="K24" s="31"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="30"/>
       <c r="O24" s="31"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="27"/>
       <c r="S24" s="27"/>
       <c r="T24" s="42"/>
       <c r="U24" s="37"/>
       <c r="W24" s="29"/>
       <c r="X24" s="30"/>
       <c r="Y24" s="31"/>
       <c r="Z24" s="35"/>
       <c r="AA24" s="31"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="31"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="35"/>
       <c r="AF24" s="30"/>
       <c r="AG24" s="31"/>
       <c r="AH24" s="35"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="27"/>
       <c r="AL24" s="42"/>
       <c r="AM24" s="37"/>
       <c r="AO24" s="29"/>
       <c r="AP24" s="30"/>
       <c r="AQ24" s="31"/>
       <c r="AR24" s="35"/>
       <c r="AS24" s="31"/>
       <c r="AT24" s="35"/>
       <c r="AU24" s="31"/>
       <c r="AV24" s="35"/>
       <c r="AW24" s="35"/>
       <c r="AX24" s="30"/>
       <c r="AY24" s="31"/>
       <c r="AZ24" s="35"/>
       <c r="BA24" s="31"/>
       <c r="BB24" s="27"/>
-      <c r="BD24" s="109"/>
-[...1 lines deleted...]
-      <c r="BF24" s="63"/>
+      <c r="BD24" s="103"/>
+      <c r="BE24" s="104"/>
+      <c r="BF24" s="60"/>
     </row>
     <row r="25" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="73"/>
+      <c r="A25" s="70"/>
       <c r="B25" s="42"/>
       <c r="C25" s="37"/>
       <c r="E25" s="29"/>
       <c r="F25" s="32"/>
       <c r="G25" s="29"/>
       <c r="H25" s="27"/>
       <c r="I25" s="29"/>
       <c r="J25" s="27"/>
       <c r="K25" s="29"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="32"/>
       <c r="O25" s="29"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="29"/>
       <c r="R25" s="27"/>
       <c r="S25" s="27"/>
       <c r="T25" s="42"/>
       <c r="U25" s="37"/>
       <c r="W25" s="29"/>
       <c r="X25" s="32"/>
       <c r="Y25" s="29"/>
       <c r="Z25" s="27"/>
       <c r="AA25" s="29"/>
       <c r="AB25" s="27"/>
       <c r="AC25" s="29"/>
       <c r="AD25" s="27"/>
       <c r="AE25" s="27"/>
       <c r="AF25" s="32"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="27"/>
       <c r="AI25" s="29"/>
       <c r="AJ25" s="27"/>
       <c r="AL25" s="42"/>
       <c r="AM25" s="38"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="32"/>
       <c r="AQ25" s="29"/>
       <c r="AR25" s="27"/>
       <c r="AS25" s="29"/>
       <c r="AT25" s="27"/>
       <c r="AU25" s="29"/>
       <c r="AV25" s="27"/>
       <c r="AW25" s="27"/>
       <c r="AX25" s="32"/>
       <c r="AY25" s="29"/>
       <c r="AZ25" s="27"/>
       <c r="BA25" s="29"/>
       <c r="BB25" s="27"/>
-      <c r="BD25" s="109"/>
-[...1 lines deleted...]
-      <c r="BF25" s="63"/>
+      <c r="BD25" s="103"/>
+      <c r="BE25" s="104"/>
+      <c r="BF25" s="60"/>
     </row>
     <row r="26" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="73"/>
+      <c r="A26" s="70"/>
       <c r="B26" s="42"/>
       <c r="C26" s="37"/>
       <c r="E26" s="29"/>
       <c r="F26" s="30"/>
       <c r="G26" s="31"/>
       <c r="H26" s="35"/>
       <c r="I26" s="31"/>
       <c r="J26" s="35"/>
       <c r="K26" s="31"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="30"/>
       <c r="O26" s="31"/>
       <c r="P26" s="35"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="27"/>
       <c r="S26" s="27"/>
       <c r="T26" s="42"/>
       <c r="U26" s="37"/>
       <c r="W26" s="29"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="31"/>
       <c r="Z26" s="35"/>
       <c r="AA26" s="31"/>
       <c r="AB26" s="35"/>
       <c r="AC26" s="31"/>
       <c r="AD26" s="35"/>
       <c r="AE26" s="35"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="31"/>
       <c r="AH26" s="35"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="27"/>
       <c r="AL26" s="42"/>
       <c r="AM26" s="37"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="31"/>
       <c r="AR26" s="35"/>
       <c r="AS26" s="31"/>
       <c r="AT26" s="35"/>
       <c r="AU26" s="31"/>
       <c r="AV26" s="35"/>
       <c r="AW26" s="35"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="31"/>
       <c r="AZ26" s="35"/>
       <c r="BA26" s="31"/>
       <c r="BB26" s="27"/>
-      <c r="BD26" s="109"/>
-[...1 lines deleted...]
-      <c r="BF26" s="63"/>
+      <c r="BD26" s="103"/>
+      <c r="BE26" s="104"/>
+      <c r="BF26" s="60"/>
     </row>
     <row r="27" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="73"/>
+      <c r="A27" s="70"/>
       <c r="B27" s="42"/>
       <c r="C27" s="37"/>
       <c r="E27" s="29"/>
       <c r="F27" s="32"/>
       <c r="G27" s="29"/>
       <c r="H27" s="27"/>
       <c r="I27" s="29"/>
       <c r="J27" s="27"/>
       <c r="K27" s="29"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="32"/>
       <c r="O27" s="29"/>
       <c r="P27" s="27"/>
       <c r="Q27" s="29"/>
       <c r="R27" s="27"/>
       <c r="S27" s="27"/>
       <c r="T27" s="42"/>
       <c r="U27" s="37"/>
       <c r="W27" s="29"/>
       <c r="X27" s="32"/>
       <c r="Y27" s="29"/>
       <c r="Z27" s="27"/>
       <c r="AA27" s="29"/>
       <c r="AB27" s="27"/>
       <c r="AC27" s="29"/>
       <c r="AD27" s="27"/>
       <c r="AE27" s="27"/>
       <c r="AF27" s="32"/>
       <c r="AG27" s="29"/>
       <c r="AH27" s="27"/>
       <c r="AI27" s="29"/>
       <c r="AJ27" s="27"/>
       <c r="AL27" s="42"/>
       <c r="AM27" s="38"/>
       <c r="AO27" s="29"/>
       <c r="AP27" s="32"/>
       <c r="AQ27" s="29"/>
       <c r="AR27" s="27"/>
       <c r="AS27" s="29"/>
       <c r="AT27" s="27"/>
       <c r="AU27" s="29"/>
       <c r="AV27" s="27"/>
       <c r="AW27" s="27"/>
       <c r="AX27" s="32"/>
       <c r="AY27" s="29"/>
       <c r="AZ27" s="27"/>
       <c r="BA27" s="29"/>
       <c r="BB27" s="27"/>
-      <c r="BD27" s="109"/>
-[...1 lines deleted...]
-      <c r="BF27" s="63"/>
+      <c r="BD27" s="103"/>
+      <c r="BE27" s="104"/>
+      <c r="BF27" s="60"/>
     </row>
     <row r="28" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="73"/>
+      <c r="A28" s="70"/>
       <c r="B28" s="42"/>
       <c r="C28" s="37"/>
       <c r="E28" s="29"/>
       <c r="F28" s="30"/>
       <c r="G28" s="31"/>
       <c r="H28" s="35"/>
       <c r="I28" s="31"/>
       <c r="J28" s="35"/>
       <c r="K28" s="31"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
       <c r="N28" s="30"/>
       <c r="O28" s="31"/>
       <c r="P28" s="35"/>
       <c r="Q28" s="31"/>
       <c r="R28" s="27"/>
       <c r="S28" s="27"/>
       <c r="T28" s="42"/>
       <c r="U28" s="37"/>
       <c r="W28" s="29"/>
       <c r="X28" s="30"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="35"/>
       <c r="AA28" s="31"/>
       <c r="AB28" s="35"/>
       <c r="AC28" s="31"/>
       <c r="AD28" s="35"/>
       <c r="AE28" s="35"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="31"/>
       <c r="AH28" s="35"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="27"/>
       <c r="AL28" s="42"/>
       <c r="AM28" s="37"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="31"/>
       <c r="AR28" s="35"/>
       <c r="AS28" s="31"/>
       <c r="AT28" s="35"/>
       <c r="AU28" s="31"/>
       <c r="AV28" s="35"/>
       <c r="AW28" s="35"/>
       <c r="AX28" s="30"/>
       <c r="AY28" s="31"/>
       <c r="AZ28" s="35"/>
       <c r="BA28" s="31"/>
       <c r="BB28" s="27"/>
-      <c r="BD28" s="109"/>
-[...1 lines deleted...]
-      <c r="BF28" s="63"/>
+      <c r="BD28" s="103"/>
+      <c r="BE28" s="104"/>
+      <c r="BF28" s="60"/>
     </row>
     <row r="29" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="73"/>
+      <c r="A29" s="70"/>
       <c r="B29" s="42"/>
       <c r="C29" s="37"/>
       <c r="E29" s="29"/>
       <c r="F29" s="32"/>
       <c r="G29" s="29"/>
       <c r="H29" s="27"/>
       <c r="I29" s="29"/>
       <c r="J29" s="27"/>
       <c r="K29" s="29"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="32"/>
       <c r="O29" s="29"/>
       <c r="P29" s="27"/>
       <c r="Q29" s="29"/>
       <c r="R29" s="27"/>
       <c r="S29" s="27"/>
       <c r="T29" s="42"/>
       <c r="U29" s="37"/>
       <c r="W29" s="29"/>
       <c r="X29" s="32"/>
       <c r="Y29" s="29"/>
       <c r="Z29" s="27"/>
       <c r="AA29" s="29"/>
       <c r="AB29" s="27"/>
       <c r="AC29" s="29"/>
       <c r="AD29" s="27"/>
       <c r="AE29" s="27"/>
       <c r="AF29" s="32"/>
       <c r="AG29" s="29"/>
       <c r="AH29" s="27"/>
       <c r="AI29" s="29"/>
       <c r="AJ29" s="27"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="38"/>
       <c r="AO29" s="29"/>
       <c r="AP29" s="32"/>
       <c r="AQ29" s="29"/>
       <c r="AR29" s="27"/>
       <c r="AS29" s="29"/>
       <c r="AT29" s="27"/>
       <c r="AU29" s="29"/>
       <c r="AV29" s="27"/>
       <c r="AW29" s="27"/>
       <c r="AX29" s="32"/>
       <c r="AY29" s="29"/>
       <c r="AZ29" s="27"/>
       <c r="BA29" s="29"/>
       <c r="BB29" s="27"/>
-      <c r="BD29" s="109"/>
-[...1 lines deleted...]
-      <c r="BF29" s="63"/>
+      <c r="BD29" s="103"/>
+      <c r="BE29" s="104"/>
+      <c r="BF29" s="60"/>
     </row>
     <row r="30" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="73"/>
+      <c r="A30" s="70"/>
       <c r="B30" s="42"/>
       <c r="C30" s="37"/>
       <c r="E30" s="29"/>
       <c r="F30" s="30"/>
       <c r="G30" s="31"/>
       <c r="H30" s="35"/>
       <c r="I30" s="31"/>
       <c r="J30" s="35"/>
       <c r="K30" s="31"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
       <c r="N30" s="30"/>
       <c r="O30" s="31"/>
       <c r="P30" s="35"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="27"/>
       <c r="S30" s="27"/>
       <c r="T30" s="42"/>
       <c r="U30" s="37"/>
       <c r="W30" s="29"/>
       <c r="X30" s="30"/>
       <c r="Y30" s="31"/>
       <c r="Z30" s="35"/>
       <c r="AA30" s="31"/>
       <c r="AB30" s="35"/>
       <c r="AC30" s="31"/>
       <c r="AD30" s="35"/>
       <c r="AE30" s="35"/>
       <c r="AF30" s="30"/>
       <c r="AG30" s="31"/>
       <c r="AH30" s="35"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="27"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="37"/>
       <c r="AO30" s="29"/>
       <c r="AP30" s="30"/>
       <c r="AQ30" s="31"/>
       <c r="AR30" s="35"/>
       <c r="AS30" s="31"/>
       <c r="AT30" s="35"/>
       <c r="AU30" s="31"/>
       <c r="AV30" s="35"/>
       <c r="AW30" s="35"/>
       <c r="AX30" s="30"/>
       <c r="AY30" s="31"/>
       <c r="AZ30" s="35"/>
       <c r="BA30" s="31"/>
       <c r="BB30" s="27"/>
-      <c r="BD30" s="109"/>
-[...1 lines deleted...]
-      <c r="BF30" s="63"/>
+      <c r="BD30" s="103"/>
+      <c r="BE30" s="104"/>
+      <c r="BF30" s="60"/>
     </row>
     <row r="31" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="73"/>
+      <c r="A31" s="70"/>
       <c r="B31" s="42"/>
       <c r="C31" s="37"/>
       <c r="E31" s="29"/>
       <c r="F31" s="30"/>
       <c r="G31" s="31"/>
       <c r="H31" s="35"/>
       <c r="I31" s="31"/>
       <c r="J31" s="35"/>
       <c r="K31" s="31"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="30"/>
       <c r="O31" s="31"/>
       <c r="P31" s="35"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="27"/>
       <c r="S31" s="27"/>
       <c r="T31" s="42"/>
       <c r="U31" s="37"/>
       <c r="W31" s="29"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="31"/>
       <c r="Z31" s="35"/>
       <c r="AA31" s="31"/>
       <c r="AB31" s="35"/>
       <c r="AC31" s="31"/>
       <c r="AD31" s="35"/>
       <c r="AE31" s="35"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="31"/>
       <c r="AH31" s="35"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="27"/>
       <c r="AL31" s="42"/>
       <c r="AM31" s="38"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="30"/>
       <c r="AQ31" s="31"/>
       <c r="AR31" s="35"/>
       <c r="AS31" s="31"/>
       <c r="AT31" s="35"/>
       <c r="AU31" s="31"/>
       <c r="AV31" s="35"/>
       <c r="AW31" s="35"/>
       <c r="AX31" s="30"/>
       <c r="AY31" s="31"/>
       <c r="AZ31" s="35"/>
       <c r="BA31" s="31"/>
       <c r="BB31" s="27"/>
-      <c r="BD31" s="109"/>
-[...1 lines deleted...]
-      <c r="BF31" s="63"/>
+      <c r="BD31" s="103"/>
+      <c r="BE31" s="104"/>
+      <c r="BF31" s="60"/>
     </row>
     <row r="32" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="73"/>
+      <c r="A32" s="70"/>
       <c r="B32" s="42"/>
       <c r="C32" s="37"/>
       <c r="E32" s="29"/>
       <c r="F32" s="32"/>
       <c r="G32" s="29"/>
       <c r="H32" s="27"/>
       <c r="I32" s="29"/>
       <c r="J32" s="27"/>
       <c r="K32" s="29"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="32"/>
       <c r="O32" s="29"/>
       <c r="P32" s="27"/>
       <c r="Q32" s="29"/>
       <c r="R32" s="27"/>
       <c r="S32" s="27"/>
       <c r="T32" s="42"/>
       <c r="U32" s="37"/>
       <c r="W32" s="29"/>
       <c r="X32" s="32"/>
       <c r="Y32" s="29"/>
       <c r="Z32" s="27"/>
       <c r="AA32" s="29"/>
       <c r="AB32" s="27"/>
       <c r="AC32" s="29"/>
       <c r="AD32" s="27"/>
       <c r="AE32" s="27"/>
       <c r="AF32" s="32"/>
       <c r="AG32" s="29"/>
       <c r="AH32" s="27"/>
       <c r="AI32" s="29"/>
       <c r="AJ32" s="27"/>
       <c r="AL32" s="42"/>
       <c r="AM32" s="37"/>
       <c r="AO32" s="29"/>
       <c r="AP32" s="32"/>
       <c r="AQ32" s="29"/>
       <c r="AR32" s="27"/>
       <c r="AS32" s="29"/>
       <c r="AT32" s="27"/>
       <c r="AU32" s="29"/>
       <c r="AV32" s="27"/>
       <c r="AW32" s="27"/>
       <c r="AX32" s="32"/>
       <c r="AY32" s="29"/>
       <c r="AZ32" s="27"/>
       <c r="BA32" s="29"/>
       <c r="BB32" s="27"/>
-      <c r="BD32" s="109"/>
-[...1 lines deleted...]
-      <c r="BF32" s="63"/>
+      <c r="BD32" s="103"/>
+      <c r="BE32" s="104"/>
+      <c r="BF32" s="60"/>
     </row>
     <row r="33" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="73"/>
+      <c r="A33" s="70"/>
       <c r="B33" s="42"/>
       <c r="C33" s="37"/>
       <c r="E33" s="29"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
       <c r="H33" s="35"/>
       <c r="I33" s="31"/>
       <c r="J33" s="35"/>
       <c r="K33" s="31"/>
       <c r="L33" s="35"/>
       <c r="M33" s="35"/>
       <c r="N33" s="30"/>
       <c r="O33" s="31"/>
       <c r="P33" s="35"/>
       <c r="Q33" s="31"/>
       <c r="R33" s="27"/>
       <c r="S33" s="27"/>
       <c r="T33" s="42"/>
       <c r="U33" s="37"/>
       <c r="W33" s="29"/>
       <c r="X33" s="30"/>
       <c r="Y33" s="31"/>
       <c r="Z33" s="35"/>
       <c r="AA33" s="31"/>
       <c r="AB33" s="35"/>
       <c r="AC33" s="31"/>
       <c r="AD33" s="35"/>
       <c r="AE33" s="35"/>
       <c r="AF33" s="30"/>
       <c r="AG33" s="31"/>
       <c r="AH33" s="35"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="27"/>
       <c r="AL33" s="46"/>
       <c r="AM33" s="38"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="30"/>
       <c r="AQ33" s="31"/>
       <c r="AR33" s="35"/>
       <c r="AS33" s="31"/>
       <c r="AT33" s="35"/>
       <c r="AU33" s="31"/>
       <c r="AV33" s="35"/>
       <c r="AW33" s="35"/>
       <c r="AX33" s="30"/>
       <c r="AY33" s="31"/>
       <c r="AZ33" s="35"/>
       <c r="BA33" s="31"/>
       <c r="BB33" s="27"/>
-      <c r="BD33" s="109"/>
-[...1 lines deleted...]
-      <c r="BF33" s="63"/>
+      <c r="BD33" s="103"/>
+      <c r="BE33" s="104"/>
+      <c r="BF33" s="60"/>
     </row>
     <row r="34" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="73"/>
+      <c r="A34" s="70"/>
       <c r="B34" s="42"/>
       <c r="C34" s="37"/>
       <c r="E34" s="29"/>
       <c r="F34" s="30"/>
       <c r="G34" s="31"/>
       <c r="H34" s="35"/>
       <c r="I34" s="31"/>
       <c r="J34" s="35"/>
       <c r="K34" s="31"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
       <c r="N34" s="30"/>
       <c r="O34" s="31"/>
       <c r="P34" s="35"/>
       <c r="Q34" s="31"/>
       <c r="R34" s="27"/>
       <c r="S34" s="27"/>
       <c r="T34" s="42"/>
       <c r="U34" s="37"/>
       <c r="W34" s="29"/>
       <c r="X34" s="30"/>
       <c r="Y34" s="31"/>
       <c r="Z34" s="35"/>
       <c r="AA34" s="31"/>
       <c r="AB34" s="35"/>
       <c r="AC34" s="31"/>
       <c r="AD34" s="35"/>
       <c r="AE34" s="35"/>
       <c r="AF34" s="30"/>
       <c r="AG34" s="31"/>
       <c r="AH34" s="35"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="27"/>
       <c r="AL34" s="42"/>
       <c r="AM34" s="37"/>
       <c r="AO34" s="29"/>
       <c r="AP34" s="30"/>
       <c r="AQ34" s="31"/>
       <c r="AR34" s="35"/>
       <c r="AS34" s="31"/>
       <c r="AT34" s="35"/>
       <c r="AU34" s="31"/>
       <c r="AV34" s="35"/>
       <c r="AW34" s="35"/>
       <c r="AX34" s="30"/>
       <c r="AY34" s="31"/>
       <c r="AZ34" s="35"/>
       <c r="BA34" s="31"/>
       <c r="BB34" s="27"/>
-      <c r="BD34" s="109"/>
-[...1 lines deleted...]
-      <c r="BF34" s="63"/>
+      <c r="BD34" s="103"/>
+      <c r="BE34" s="104"/>
+      <c r="BF34" s="60"/>
     </row>
     <row r="35" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="73"/>
+      <c r="A35" s="70"/>
       <c r="B35" s="42"/>
       <c r="C35" s="37"/>
       <c r="E35" s="29"/>
       <c r="F35" s="32"/>
       <c r="G35" s="29"/>
       <c r="H35" s="27"/>
       <c r="I35" s="29"/>
       <c r="J35" s="27"/>
       <c r="K35" s="29"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="32"/>
       <c r="O35" s="29"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="42"/>
       <c r="U35" s="37"/>
       <c r="W35" s="29"/>
       <c r="X35" s="32"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="29"/>
       <c r="AB35" s="27"/>
       <c r="AC35" s="29"/>
       <c r="AD35" s="27"/>
       <c r="AE35" s="27"/>
       <c r="AF35" s="32"/>
       <c r="AG35" s="29"/>
       <c r="AH35" s="27"/>
       <c r="AI35" s="29"/>
       <c r="AJ35" s="27"/>
       <c r="AL35" s="42"/>
       <c r="AM35" s="38"/>
       <c r="AO35" s="29"/>
       <c r="AP35" s="32"/>
       <c r="AQ35" s="29"/>
       <c r="AR35" s="27"/>
       <c r="AS35" s="29"/>
       <c r="AT35" s="27"/>
       <c r="AU35" s="29"/>
       <c r="AV35" s="27"/>
       <c r="AW35" s="27"/>
       <c r="AX35" s="32"/>
       <c r="AY35" s="29"/>
       <c r="AZ35" s="27"/>
       <c r="BA35" s="29"/>
       <c r="BB35" s="27"/>
-      <c r="BD35" s="109"/>
-[...1 lines deleted...]
-      <c r="BF35" s="63"/>
+      <c r="BD35" s="103"/>
+      <c r="BE35" s="104"/>
+      <c r="BF35" s="60"/>
     </row>
     <row r="36" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="73"/>
+      <c r="A36" s="70"/>
       <c r="B36" s="42"/>
       <c r="C36" s="37"/>
       <c r="E36" s="29"/>
       <c r="F36" s="30"/>
       <c r="G36" s="31"/>
       <c r="H36" s="35"/>
       <c r="I36" s="31"/>
       <c r="J36" s="35"/>
       <c r="K36" s="31"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
       <c r="N36" s="30"/>
       <c r="O36" s="31"/>
       <c r="P36" s="35"/>
       <c r="Q36" s="31"/>
       <c r="R36" s="27"/>
       <c r="S36" s="27"/>
       <c r="T36" s="42"/>
       <c r="U36" s="37"/>
       <c r="W36" s="29"/>
       <c r="X36" s="30"/>
       <c r="Y36" s="31"/>
       <c r="Z36" s="35"/>
       <c r="AA36" s="31"/>
       <c r="AB36" s="35"/>
       <c r="AC36" s="31"/>
       <c r="AD36" s="35"/>
       <c r="AE36" s="35"/>
       <c r="AF36" s="30"/>
       <c r="AG36" s="31"/>
       <c r="AH36" s="35"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="27"/>
       <c r="AL36" s="42"/>
       <c r="AM36" s="37"/>
       <c r="AO36" s="29"/>
       <c r="AP36" s="30"/>
       <c r="AQ36" s="31"/>
       <c r="AR36" s="35"/>
       <c r="AS36" s="31"/>
       <c r="AT36" s="35"/>
       <c r="AU36" s="31"/>
       <c r="AV36" s="35"/>
       <c r="AW36" s="35"/>
       <c r="AX36" s="30"/>
       <c r="AY36" s="31"/>
       <c r="AZ36" s="35"/>
       <c r="BA36" s="31"/>
       <c r="BB36" s="27"/>
-      <c r="BD36" s="109"/>
-[...1 lines deleted...]
-      <c r="BF36" s="63"/>
+      <c r="BD36" s="103"/>
+      <c r="BE36" s="104"/>
+      <c r="BF36" s="60"/>
     </row>
     <row r="37" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="73"/>
+      <c r="A37" s="70"/>
       <c r="B37" s="42"/>
       <c r="C37" s="37"/>
       <c r="E37" s="29"/>
       <c r="F37" s="32"/>
       <c r="G37" s="29"/>
       <c r="H37" s="27"/>
       <c r="I37" s="29"/>
       <c r="J37" s="27"/>
       <c r="K37" s="29"/>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
       <c r="N37" s="32"/>
       <c r="O37" s="29"/>
       <c r="P37" s="27"/>
       <c r="Q37" s="29"/>
       <c r="R37" s="27"/>
       <c r="S37" s="27"/>
       <c r="T37" s="42"/>
       <c r="U37" s="37"/>
       <c r="W37" s="29"/>
       <c r="X37" s="32"/>
       <c r="Y37" s="29"/>
       <c r="Z37" s="27"/>
       <c r="AA37" s="29"/>
       <c r="AB37" s="27"/>
       <c r="AC37" s="29"/>
       <c r="AD37" s="27"/>
       <c r="AE37" s="27"/>
       <c r="AF37" s="32"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="27"/>
       <c r="AI37" s="29"/>
       <c r="AJ37" s="27"/>
       <c r="AL37" s="42"/>
       <c r="AM37" s="38"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="32"/>
       <c r="AQ37" s="29"/>
       <c r="AR37" s="27"/>
       <c r="AS37" s="29"/>
       <c r="AT37" s="27"/>
       <c r="AU37" s="29"/>
       <c r="AV37" s="27"/>
       <c r="AW37" s="27"/>
       <c r="AX37" s="32"/>
       <c r="AY37" s="29"/>
       <c r="AZ37" s="27"/>
       <c r="BA37" s="29"/>
       <c r="BB37" s="27"/>
-      <c r="BD37" s="109"/>
-[...1 lines deleted...]
-      <c r="BF37" s="63"/>
+      <c r="BD37" s="103"/>
+      <c r="BE37" s="104"/>
+      <c r="BF37" s="60"/>
     </row>
     <row r="38" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="73"/>
+      <c r="A38" s="70"/>
       <c r="B38" s="42"/>
       <c r="C38" s="38"/>
       <c r="E38" s="29"/>
       <c r="F38" s="30"/>
       <c r="G38" s="31"/>
       <c r="H38" s="35"/>
       <c r="I38" s="31"/>
       <c r="J38" s="35"/>
       <c r="K38" s="31"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="30"/>
       <c r="O38" s="31"/>
       <c r="P38" s="35"/>
       <c r="Q38" s="31"/>
       <c r="R38" s="27"/>
       <c r="S38" s="27"/>
       <c r="T38" s="42"/>
       <c r="U38" s="38"/>
       <c r="W38" s="29"/>
       <c r="X38" s="30"/>
       <c r="Y38" s="31"/>
       <c r="Z38" s="35"/>
       <c r="AA38" s="31"/>
       <c r="AB38" s="35"/>
       <c r="AC38" s="31"/>
       <c r="AD38" s="35"/>
       <c r="AE38" s="35"/>
       <c r="AF38" s="30"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="35"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="27"/>
       <c r="AL38" s="42"/>
       <c r="AM38" s="38"/>
       <c r="AO38" s="29"/>
       <c r="AP38" s="30"/>
       <c r="AQ38" s="31"/>
       <c r="AR38" s="35"/>
       <c r="AS38" s="31"/>
       <c r="AT38" s="35"/>
       <c r="AU38" s="31"/>
       <c r="AV38" s="35"/>
       <c r="AW38" s="35"/>
       <c r="AX38" s="30"/>
       <c r="AY38" s="31"/>
       <c r="AZ38" s="35"/>
       <c r="BA38" s="31"/>
       <c r="BB38" s="27"/>
-      <c r="BD38" s="109"/>
-[...1 lines deleted...]
-      <c r="BF38" s="63"/>
+      <c r="BD38" s="103"/>
+      <c r="BE38" s="104"/>
+      <c r="BF38" s="60"/>
     </row>
     <row r="39" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="73"/>
+      <c r="A39" s="70"/>
       <c r="B39" s="42"/>
       <c r="C39" s="38"/>
       <c r="E39" s="29"/>
       <c r="F39" s="36"/>
       <c r="G39" s="29"/>
       <c r="H39" s="27"/>
       <c r="I39" s="29"/>
       <c r="J39" s="27"/>
       <c r="K39" s="29"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="32"/>
       <c r="O39" s="29"/>
       <c r="P39" s="27"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="27"/>
       <c r="S39" s="27"/>
       <c r="T39" s="42"/>
       <c r="U39" s="38"/>
       <c r="W39" s="29"/>
       <c r="X39" s="36"/>
       <c r="Y39" s="29"/>
       <c r="Z39" s="27"/>
       <c r="AA39" s="29"/>
       <c r="AB39" s="27"/>
       <c r="AC39" s="29"/>
       <c r="AD39" s="27"/>
       <c r="AE39" s="27"/>
       <c r="AF39" s="32"/>
       <c r="AG39" s="29"/>
       <c r="AH39" s="27"/>
       <c r="AI39" s="29"/>
       <c r="AJ39" s="27"/>
       <c r="AL39" s="42"/>
       <c r="AM39" s="38"/>
       <c r="AO39" s="29"/>
       <c r="AP39" s="36"/>
       <c r="AQ39" s="29"/>
       <c r="AR39" s="27"/>
       <c r="AS39" s="29"/>
       <c r="AT39" s="27"/>
       <c r="AU39" s="29"/>
       <c r="AV39" s="27"/>
       <c r="AW39" s="27"/>
       <c r="AX39" s="32"/>
       <c r="AY39" s="29"/>
       <c r="AZ39" s="27"/>
       <c r="BA39" s="29"/>
       <c r="BB39" s="27"/>
-      <c r="BD39" s="109"/>
-[...1 lines deleted...]
-      <c r="BF39" s="63"/>
+      <c r="BD39" s="103"/>
+      <c r="BE39" s="104"/>
+      <c r="BF39" s="60"/>
     </row>
     <row r="40" spans="1:58" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="73"/>
+      <c r="A40" s="70"/>
       <c r="B40" s="42"/>
       <c r="C40" s="38"/>
       <c r="E40" s="29"/>
       <c r="F40" s="32"/>
       <c r="G40" s="31"/>
       <c r="H40" s="35"/>
       <c r="I40" s="31"/>
       <c r="J40" s="35"/>
       <c r="K40" s="31"/>
       <c r="L40" s="35"/>
       <c r="M40" s="35"/>
       <c r="N40" s="30"/>
       <c r="O40" s="31"/>
       <c r="P40" s="35"/>
       <c r="Q40" s="31"/>
       <c r="R40" s="27"/>
       <c r="S40" s="27"/>
       <c r="T40" s="42"/>
       <c r="U40" s="38"/>
       <c r="W40" s="29"/>
       <c r="X40" s="32"/>
       <c r="Y40" s="31"/>
       <c r="Z40" s="35"/>
       <c r="AA40" s="31"/>
       <c r="AB40" s="35"/>
       <c r="AC40" s="31"/>
       <c r="AD40" s="35"/>
       <c r="AE40" s="35"/>
       <c r="AF40" s="30"/>
       <c r="AG40" s="31"/>
       <c r="AH40" s="35"/>
       <c r="AI40" s="31"/>
       <c r="AJ40" s="27"/>
       <c r="AL40" s="42"/>
       <c r="AM40" s="38"/>
       <c r="AO40" s="29"/>
       <c r="AP40" s="32"/>
       <c r="AQ40" s="31"/>
       <c r="AR40" s="35"/>
       <c r="AS40" s="31"/>
       <c r="AT40" s="35"/>
       <c r="AU40" s="31"/>
       <c r="AV40" s="35"/>
       <c r="AW40" s="35"/>
       <c r="AX40" s="30"/>
       <c r="AY40" s="31"/>
       <c r="AZ40" s="35"/>
       <c r="BA40" s="31"/>
       <c r="BB40" s="27"/>
-      <c r="BD40" s="109"/>
-[...1 lines deleted...]
-      <c r="BF40" s="63"/>
+      <c r="BD40" s="103"/>
+      <c r="BE40" s="104"/>
+      <c r="BF40" s="60"/>
     </row>
     <row r="41" spans="1:58" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="73"/>
+      <c r="A41" s="70"/>
       <c r="B41" s="42"/>
       <c r="C41" s="38"/>
       <c r="E41" s="29"/>
       <c r="F41" s="34"/>
       <c r="G41" s="29"/>
       <c r="H41" s="27"/>
       <c r="I41" s="29"/>
       <c r="J41" s="27"/>
       <c r="K41" s="29"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
       <c r="N41" s="32"/>
       <c r="O41" s="29"/>
       <c r="P41" s="27"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="27"/>
       <c r="T41" s="42"/>
       <c r="U41" s="38"/>
       <c r="W41" s="29"/>
       <c r="X41" s="34"/>
       <c r="Y41" s="29"/>
       <c r="Z41" s="27"/>
       <c r="AA41" s="29"/>
       <c r="AB41" s="27"/>
       <c r="AC41" s="29"/>
       <c r="AD41" s="27"/>
       <c r="AE41" s="27"/>
       <c r="AF41" s="32"/>
       <c r="AG41" s="29"/>
       <c r="AH41" s="27"/>
       <c r="AI41" s="29"/>
       <c r="AJ41" s="27"/>
       <c r="AL41" s="42"/>
       <c r="AM41" s="38"/>
       <c r="AO41" s="29"/>
       <c r="AP41" s="34"/>
       <c r="AQ41" s="29"/>
       <c r="AR41" s="27"/>
       <c r="AS41" s="29"/>
       <c r="AT41" s="27"/>
       <c r="AU41" s="29"/>
       <c r="AV41" s="27"/>
       <c r="AW41" s="27"/>
       <c r="AX41" s="32"/>
       <c r="AY41" s="29"/>
       <c r="AZ41" s="27"/>
       <c r="BA41" s="29"/>
       <c r="BB41" s="27"/>
-      <c r="BD41" s="109"/>
-[...1 lines deleted...]
-      <c r="BF41" s="63"/>
+      <c r="BD41" s="103"/>
+      <c r="BE41" s="104"/>
+      <c r="BF41" s="60"/>
     </row>
     <row r="42" spans="1:58" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="73"/>
+      <c r="A42" s="70"/>
       <c r="B42" s="42"/>
       <c r="C42" s="38"/>
       <c r="E42" s="29"/>
       <c r="F42" s="30"/>
       <c r="G42" s="31"/>
       <c r="H42" s="35"/>
       <c r="I42" s="31"/>
       <c r="J42" s="35"/>
       <c r="K42" s="31"/>
       <c r="L42" s="35"/>
       <c r="M42" s="35"/>
       <c r="N42" s="30"/>
       <c r="O42" s="31"/>
       <c r="P42" s="35"/>
       <c r="Q42" s="31"/>
       <c r="R42" s="27"/>
       <c r="T42" s="42"/>
       <c r="U42" s="38"/>
       <c r="W42" s="29"/>
       <c r="X42" s="30"/>
       <c r="Y42" s="31"/>
       <c r="Z42" s="35"/>
       <c r="AA42" s="31"/>
       <c r="AB42" s="35"/>
       <c r="AC42" s="31"/>
       <c r="AD42" s="35"/>
       <c r="AE42" s="35"/>
       <c r="AF42" s="30"/>
       <c r="AG42" s="31"/>
       <c r="AH42" s="35"/>
       <c r="AI42" s="31"/>
       <c r="AJ42" s="27"/>
       <c r="AL42" s="42"/>
       <c r="AM42" s="38"/>
       <c r="AO42" s="29"/>
       <c r="AP42" s="30"/>
       <c r="AQ42" s="31"/>
       <c r="AR42" s="35"/>
       <c r="AS42" s="31"/>
       <c r="AT42" s="35"/>
       <c r="AU42" s="31"/>
       <c r="AV42" s="35"/>
       <c r="AW42" s="35"/>
       <c r="AX42" s="30"/>
       <c r="AY42" s="31"/>
       <c r="AZ42" s="35"/>
       <c r="BA42" s="31"/>
       <c r="BB42" s="27"/>
-      <c r="BD42" s="109"/>
-[...1 lines deleted...]
-      <c r="BF42" s="63"/>
+      <c r="BD42" s="103"/>
+      <c r="BE42" s="104"/>
+      <c r="BF42" s="60"/>
     </row>
     <row r="43" spans="1:58" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="73"/>
+      <c r="A43" s="70"/>
       <c r="B43" s="42"/>
       <c r="C43" s="38"/>
-      <c r="F43" s="174"/>
-[...4 lines deleted...]
-      <c r="K43" s="174"/>
+      <c r="F43" s="107"/>
+      <c r="G43" s="107"/>
+      <c r="H43" s="107"/>
+      <c r="I43" s="107"/>
+      <c r="J43" s="107"/>
+      <c r="K43" s="107"/>
       <c r="T43" s="42"/>
       <c r="U43" s="38"/>
       <c r="X43" s="30"/>
       <c r="Y43" s="31"/>
       <c r="Z43" s="35"/>
       <c r="AA43" s="31"/>
       <c r="AB43" s="35"/>
       <c r="AC43" s="31"/>
       <c r="AD43" s="35"/>
       <c r="AE43" s="35"/>
       <c r="AF43" s="30"/>
       <c r="AG43" s="31"/>
       <c r="AH43" s="35"/>
       <c r="AI43" s="31"/>
       <c r="AL43" s="42"/>
       <c r="AM43" s="38"/>
       <c r="AP43" s="30"/>
       <c r="AQ43" s="31"/>
       <c r="AR43" s="35"/>
       <c r="AS43" s="31"/>
       <c r="AT43" s="35"/>
       <c r="AU43" s="31"/>
       <c r="AV43" s="35"/>
       <c r="AW43" s="35"/>
       <c r="AX43" s="30"/>
       <c r="AY43" s="31"/>
       <c r="AZ43" s="35"/>
       <c r="BA43" s="31"/>
-      <c r="BD43" s="109"/>
-[...1 lines deleted...]
-      <c r="BF43" s="63"/>
+      <c r="BD43" s="103"/>
+      <c r="BE43" s="104"/>
+      <c r="BF43" s="60"/>
     </row>
     <row r="44" spans="1:58" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="73"/>
-[...17 lines deleted...]
-      <c r="S44" s="96"/>
+      <c r="A44" s="70"/>
+      <c r="B44" s="94"/>
+      <c r="C44" s="95"/>
+      <c r="D44" s="93"/>
+      <c r="E44" s="93"/>
+      <c r="F44" s="89"/>
+      <c r="G44" s="90"/>
+      <c r="H44" s="90"/>
+      <c r="I44" s="90"/>
+      <c r="J44" s="90"/>
+      <c r="K44" s="90"/>
+      <c r="L44" s="90"/>
+      <c r="M44" s="90"/>
+      <c r="N44" s="90"/>
+      <c r="O44" s="90"/>
+      <c r="P44" s="90"/>
+      <c r="Q44" s="91"/>
+      <c r="R44" s="93"/>
+      <c r="S44" s="93"/>
       <c r="T44" s="42"/>
       <c r="U44" s="38"/>
-      <c r="V44" s="96"/>
-      <c r="W44" s="96"/>
+      <c r="V44" s="93"/>
+      <c r="W44" s="93"/>
       <c r="X44" s="30"/>
       <c r="Y44" s="31"/>
       <c r="Z44" s="35"/>
       <c r="AA44" s="31"/>
       <c r="AB44" s="35"/>
       <c r="AC44" s="31"/>
       <c r="AD44" s="35"/>
       <c r="AE44" s="35"/>
       <c r="AF44" s="30"/>
       <c r="AG44" s="31"/>
       <c r="AH44" s="35"/>
       <c r="AI44" s="31"/>
-      <c r="AJ44" s="96"/>
-      <c r="AK44" s="96"/>
+      <c r="AJ44" s="93"/>
+      <c r="AK44" s="93"/>
       <c r="AL44" s="42"/>
       <c r="AM44" s="38"/>
-      <c r="AN44" s="96"/>
-      <c r="AO44" s="96"/>
+      <c r="AN44" s="93"/>
+      <c r="AO44" s="93"/>
       <c r="AP44" s="30"/>
       <c r="AQ44" s="31"/>
       <c r="AR44" s="35"/>
       <c r="AS44" s="31"/>
       <c r="AT44" s="35"/>
       <c r="AU44" s="31"/>
       <c r="AV44" s="35"/>
       <c r="AW44" s="35"/>
       <c r="AX44" s="30"/>
       <c r="AY44" s="31"/>
       <c r="AZ44" s="35"/>
       <c r="BA44" s="31"/>
-      <c r="BB44" s="96"/>
-[...3 lines deleted...]
-      <c r="BF44" s="63"/>
+      <c r="BB44" s="93"/>
+      <c r="BC44" s="93"/>
+      <c r="BD44" s="103"/>
+      <c r="BE44" s="104"/>
+      <c r="BF44" s="60"/>
     </row>
     <row r="45" spans="1:58" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="73"/>
+      <c r="A45" s="70"/>
       <c r="B45" s="42"/>
       <c r="C45" s="38"/>
-      <c r="D45" s="96"/>
-[...14 lines deleted...]
-      <c r="S45" s="96"/>
+      <c r="D45" s="93"/>
+      <c r="E45" s="96"/>
+      <c r="F45" s="89"/>
+      <c r="G45" s="90"/>
+      <c r="H45" s="90"/>
+      <c r="I45" s="90"/>
+      <c r="J45" s="90"/>
+      <c r="K45" s="90"/>
+      <c r="L45" s="90"/>
+      <c r="M45" s="90"/>
+      <c r="N45" s="90"/>
+      <c r="O45" s="90"/>
+      <c r="P45" s="90"/>
+      <c r="Q45" s="90"/>
+      <c r="R45" s="93"/>
+      <c r="S45" s="93"/>
       <c r="T45" s="42"/>
       <c r="U45" s="38"/>
-      <c r="V45" s="96"/>
-      <c r="W45" s="96"/>
+      <c r="V45" s="93"/>
+      <c r="W45" s="93"/>
       <c r="X45" s="30"/>
       <c r="Y45" s="31"/>
       <c r="Z45" s="35"/>
       <c r="AA45" s="31"/>
       <c r="AB45" s="35"/>
       <c r="AC45" s="31"/>
       <c r="AD45" s="35"/>
       <c r="AE45" s="35"/>
       <c r="AF45" s="30"/>
       <c r="AG45" s="31"/>
       <c r="AH45" s="35"/>
       <c r="AI45" s="31"/>
-      <c r="AJ45" s="96"/>
-      <c r="AK45" s="96"/>
+      <c r="AJ45" s="93"/>
+      <c r="AK45" s="93"/>
       <c r="AL45" s="42"/>
       <c r="AM45" s="38"/>
-      <c r="AN45" s="96"/>
-      <c r="AO45" s="96"/>
+      <c r="AN45" s="93"/>
+      <c r="AO45" s="93"/>
       <c r="AP45" s="30"/>
       <c r="AQ45" s="31"/>
       <c r="AR45" s="35"/>
       <c r="AS45" s="31"/>
       <c r="AT45" s="35"/>
       <c r="AU45" s="31"/>
       <c r="AV45" s="35"/>
       <c r="AW45" s="35"/>
       <c r="AX45" s="30"/>
       <c r="AY45" s="31"/>
       <c r="AZ45" s="35"/>
       <c r="BA45" s="31"/>
-      <c r="BB45" s="96"/>
-[...3 lines deleted...]
-      <c r="BF45" s="63"/>
+      <c r="BB45" s="93"/>
+      <c r="BC45" s="93"/>
+      <c r="BD45" s="103"/>
+      <c r="BE45" s="104"/>
+      <c r="BF45" s="60"/>
     </row>
     <row r="46" spans="1:58" s="22" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="75"/>
+      <c r="A46" s="72"/>
       <c r="B46" s="42"/>
       <c r="C46" s="38"/>
-      <c r="D46" s="96"/>
-[...14 lines deleted...]
-      <c r="S46" s="95"/>
+      <c r="D46" s="93"/>
+      <c r="E46" s="93"/>
+      <c r="F46" s="89"/>
+      <c r="G46" s="90"/>
+      <c r="H46" s="90"/>
+      <c r="I46" s="90"/>
+      <c r="J46" s="90"/>
+      <c r="K46" s="90"/>
+      <c r="L46" s="90"/>
+      <c r="M46" s="90"/>
+      <c r="N46" s="90"/>
+      <c r="O46" s="90"/>
+      <c r="P46" s="90"/>
+      <c r="Q46" s="91"/>
+      <c r="R46" s="93"/>
+      <c r="S46" s="92"/>
       <c r="T46" s="42"/>
       <c r="U46" s="38"/>
-      <c r="V46" s="96"/>
-      <c r="W46" s="96"/>
+      <c r="V46" s="93"/>
+      <c r="W46" s="93"/>
       <c r="X46" s="30"/>
       <c r="Y46" s="31"/>
       <c r="Z46" s="35"/>
       <c r="AA46" s="31"/>
       <c r="AB46" s="35"/>
       <c r="AC46" s="31"/>
       <c r="AD46" s="35"/>
       <c r="AE46" s="35"/>
       <c r="AF46" s="30"/>
       <c r="AG46" s="31"/>
       <c r="AH46" s="35"/>
       <c r="AI46" s="31"/>
-      <c r="AJ46" s="96"/>
-      <c r="AK46" s="96"/>
+      <c r="AJ46" s="93"/>
+      <c r="AK46" s="93"/>
       <c r="AL46" s="42"/>
       <c r="AM46" s="38"/>
-      <c r="AN46" s="96"/>
-      <c r="AO46" s="96"/>
+      <c r="AN46" s="93"/>
+      <c r="AO46" s="93"/>
       <c r="AP46" s="30"/>
       <c r="AQ46" s="31"/>
       <c r="AR46" s="35"/>
       <c r="AS46" s="31"/>
       <c r="AT46" s="35"/>
       <c r="AU46" s="31"/>
       <c r="AV46" s="35"/>
       <c r="AW46" s="35"/>
       <c r="AX46" s="30"/>
       <c r="AY46" s="31"/>
       <c r="AZ46" s="35"/>
       <c r="BA46" s="31"/>
-      <c r="BB46" s="96"/>
-[...3 lines deleted...]
-      <c r="BF46" s="64"/>
+      <c r="BB46" s="93"/>
+      <c r="BC46" s="92"/>
+      <c r="BD46" s="103"/>
+      <c r="BE46" s="104"/>
+      <c r="BF46" s="61"/>
     </row>
     <row r="47" spans="1:58" s="22" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="75"/>
+      <c r="A47" s="72"/>
       <c r="B47" s="42"/>
       <c r="C47" s="38"/>
-      <c r="D47" s="96"/>
-[...14 lines deleted...]
-      <c r="S47" s="95"/>
+      <c r="D47" s="93"/>
+      <c r="E47" s="93"/>
+      <c r="F47" s="89"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90"/>
+      <c r="I47" s="90"/>
+      <c r="J47" s="90"/>
+      <c r="K47" s="90"/>
+      <c r="L47" s="90"/>
+      <c r="M47" s="90"/>
+      <c r="N47" s="90"/>
+      <c r="O47" s="90"/>
+      <c r="P47" s="90"/>
+      <c r="Q47" s="91"/>
+      <c r="R47" s="93"/>
+      <c r="S47" s="92"/>
       <c r="T47" s="42"/>
       <c r="U47" s="38"/>
-      <c r="V47" s="96"/>
-      <c r="W47" s="96"/>
+      <c r="V47" s="93"/>
+      <c r="W47" s="93"/>
       <c r="X47" s="30"/>
       <c r="Y47" s="31"/>
       <c r="Z47" s="35"/>
       <c r="AA47" s="31"/>
       <c r="AB47" s="35"/>
       <c r="AC47" s="31"/>
       <c r="AD47" s="35"/>
       <c r="AE47" s="35"/>
       <c r="AF47" s="30"/>
       <c r="AG47" s="31"/>
       <c r="AH47" s="35"/>
       <c r="AI47" s="31"/>
-      <c r="AJ47" s="96"/>
-      <c r="AK47" s="96"/>
+      <c r="AJ47" s="93"/>
+      <c r="AK47" s="93"/>
       <c r="AL47" s="42"/>
       <c r="AM47" s="38"/>
-      <c r="AN47" s="96"/>
-      <c r="AO47" s="96"/>
+      <c r="AN47" s="93"/>
+      <c r="AO47" s="93"/>
       <c r="AP47" s="30"/>
       <c r="AQ47" s="31"/>
       <c r="AR47" s="35"/>
       <c r="AS47" s="31"/>
       <c r="AT47" s="35"/>
       <c r="AU47" s="31"/>
       <c r="AV47" s="35"/>
       <c r="AW47" s="35"/>
       <c r="AX47" s="30"/>
       <c r="AY47" s="31"/>
       <c r="AZ47" s="35"/>
       <c r="BA47" s="31"/>
-      <c r="BB47" s="96"/>
-[...3 lines deleted...]
-      <c r="BF47" s="64"/>
+      <c r="BB47" s="93"/>
+      <c r="BC47" s="92"/>
+      <c r="BD47" s="103"/>
+      <c r="BE47" s="104"/>
+      <c r="BF47" s="61"/>
     </row>
     <row r="48" spans="1:58" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="78"/>
-[...56 lines deleted...]
-      <c r="BF48" s="67"/>
+      <c r="A48" s="75"/>
+      <c r="B48" s="97"/>
+      <c r="C48" s="97"/>
+      <c r="D48" s="97"/>
+      <c r="E48" s="97"/>
+      <c r="F48" s="98"/>
+      <c r="G48" s="98"/>
+      <c r="H48" s="98"/>
+      <c r="I48" s="98"/>
+      <c r="J48" s="98"/>
+      <c r="K48" s="98"/>
+      <c r="L48" s="98"/>
+      <c r="M48" s="98"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="98"/>
+      <c r="P48" s="98"/>
+      <c r="Q48" s="98"/>
+      <c r="R48" s="97"/>
+      <c r="S48" s="63"/>
+      <c r="T48" s="97"/>
+      <c r="U48" s="97"/>
+      <c r="V48" s="97"/>
+      <c r="W48" s="97"/>
+      <c r="X48" s="97"/>
+      <c r="Y48" s="97"/>
+      <c r="Z48" s="97"/>
+      <c r="AA48" s="97"/>
+      <c r="AB48" s="97"/>
+      <c r="AC48" s="97"/>
+      <c r="AD48" s="97"/>
+      <c r="AE48" s="97"/>
+      <c r="AF48" s="97"/>
+      <c r="AG48" s="97"/>
+      <c r="AH48" s="97"/>
+      <c r="AI48" s="97"/>
+      <c r="AJ48" s="97"/>
+      <c r="AK48" s="97"/>
+      <c r="AL48" s="97"/>
+      <c r="AM48" s="97"/>
+      <c r="AN48" s="97"/>
+      <c r="AO48" s="97"/>
+      <c r="AP48" s="99"/>
+      <c r="AQ48" s="99"/>
+      <c r="AR48" s="99"/>
+      <c r="AS48" s="99"/>
+      <c r="AT48" s="99"/>
+      <c r="AU48" s="99"/>
+      <c r="AV48" s="99"/>
+      <c r="AW48" s="99"/>
+      <c r="AX48" s="99"/>
+      <c r="AY48" s="99"/>
+      <c r="AZ48" s="99"/>
+      <c r="BA48" s="99"/>
+      <c r="BB48" s="97"/>
+      <c r="BC48" s="63"/>
+      <c r="BD48" s="63"/>
+      <c r="BE48" s="63"/>
+      <c r="BF48" s="64"/>
     </row>
     <row r="49" spans="2:54" x14ac:dyDescent="0.2">
       <c r="B49" s="22"/>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="22"/>
-      <c r="F49" s="95"/>
-[...10 lines deleted...]
-      <c r="Q49" s="95"/>
+      <c r="F49" s="92"/>
+      <c r="G49" s="92"/>
+      <c r="H49" s="92"/>
+      <c r="I49" s="92"/>
+      <c r="J49" s="92"/>
+      <c r="K49" s="92"/>
+      <c r="L49" s="92"/>
+      <c r="M49" s="92"/>
+      <c r="N49" s="92"/>
+      <c r="O49" s="92"/>
+      <c r="P49" s="92"/>
+      <c r="Q49" s="92"/>
       <c r="R49" s="22"/>
       <c r="T49" s="22"/>
       <c r="U49" s="22"/>
       <c r="V49" s="22"/>
       <c r="W49" s="22"/>
       <c r="X49" s="22"/>
       <c r="Y49" s="22"/>
       <c r="Z49" s="22"/>
       <c r="AA49" s="22"/>
       <c r="AB49" s="22"/>
       <c r="AC49" s="22"/>
       <c r="AD49" s="22"/>
       <c r="AE49" s="22"/>
       <c r="AF49" s="22"/>
       <c r="AG49" s="22"/>
       <c r="AH49" s="22"/>
       <c r="AI49" s="22"/>
       <c r="AJ49" s="22"/>
       <c r="AK49" s="22"/>
       <c r="AL49" s="22"/>
       <c r="AM49" s="22"/>
       <c r="AN49" s="22"/>
       <c r="AO49" s="22"/>
       <c r="AP49" s="22"/>
       <c r="AQ49" s="22"/>
       <c r="AR49" s="22"/>
       <c r="AS49" s="22"/>
       <c r="AT49" s="22"/>
       <c r="AU49" s="22"/>
       <c r="AV49" s="22"/>
       <c r="AW49" s="22"/>
       <c r="AX49" s="22"/>
       <c r="AY49" s="22"/>
       <c r="AZ49" s="22"/>
       <c r="BA49" s="22"/>
       <c r="BB49" s="22"/>
     </row>
-    <row r="50" spans="2:54" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-    </row>
+    <row r="50" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="52" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="53" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="54" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="57" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="60" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="61" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="65" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...481 lines deleted...]
-    </row>
+    <row r="65" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" spans="2:54" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="2:54" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" spans="2:54" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="20"/>
+    </row>
+    <row r="72" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="15"/>
+      <c r="C74" s="15"/>
+      <c r="D74" s="15"/>
+      <c r="E74" s="15"/>
+      <c r="F74" s="15"/>
+      <c r="G74" s="15"/>
+      <c r="H74" s="15"/>
+      <c r="I74" s="15"/>
+      <c r="J74" s="15"/>
+      <c r="K74" s="15"/>
+      <c r="L74" s="15"/>
+      <c r="M74" s="15"/>
+      <c r="N74" s="15"/>
+      <c r="O74" s="15"/>
+      <c r="P74" s="15"/>
+      <c r="Q74" s="15"/>
+      <c r="R74" s="15"/>
+      <c r="T74" s="15"/>
+      <c r="U74" s="15"/>
+      <c r="V74" s="15"/>
+      <c r="W74" s="15"/>
+      <c r="X74" s="15"/>
+      <c r="Y74" s="15"/>
+      <c r="Z74" s="15"/>
+      <c r="AA74" s="15"/>
+      <c r="AB74" s="15"/>
+      <c r="AC74" s="15"/>
+      <c r="AD74" s="15"/>
+      <c r="AE74" s="15"/>
+      <c r="AF74" s="15"/>
+      <c r="AG74" s="15"/>
+      <c r="AH74" s="15"/>
+      <c r="AI74" s="15"/>
+      <c r="AJ74" s="15"/>
+      <c r="AK74" s="15"/>
+      <c r="AL74" s="15"/>
+      <c r="AM74" s="15"/>
+      <c r="AN74" s="15"/>
+      <c r="AO74" s="15"/>
+      <c r="AP74" s="15"/>
+      <c r="AQ74" s="15"/>
+      <c r="AR74" s="15"/>
+      <c r="AS74" s="15"/>
+      <c r="AT74" s="15"/>
+      <c r="AU74" s="15"/>
+      <c r="AV74" s="15"/>
+      <c r="AW74" s="15"/>
+      <c r="AX74" s="15"/>
+      <c r="AY74" s="15"/>
+      <c r="AZ74" s="15"/>
+      <c r="BA74" s="15"/>
+      <c r="BB74" s="15"/>
+    </row>
+    <row r="75" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="15"/>
+      <c r="C75" s="15"/>
+      <c r="D75" s="15"/>
+      <c r="E75" s="15"/>
+      <c r="F75" s="15"/>
+      <c r="G75" s="15"/>
+      <c r="H75" s="15"/>
+      <c r="I75" s="15"/>
+      <c r="J75" s="15"/>
+      <c r="K75" s="15"/>
+      <c r="L75" s="15"/>
+      <c r="M75" s="15"/>
+      <c r="N75" s="15"/>
+      <c r="O75" s="15"/>
+      <c r="P75" s="15"/>
+      <c r="Q75" s="15"/>
+      <c r="R75" s="15"/>
+      <c r="T75" s="15"/>
+      <c r="U75" s="15"/>
+      <c r="V75" s="15"/>
+      <c r="W75" s="15"/>
+      <c r="X75" s="15"/>
+      <c r="Y75" s="15"/>
+      <c r="Z75" s="15"/>
+      <c r="AA75" s="15"/>
+      <c r="AB75" s="15"/>
+      <c r="AC75" s="15"/>
+      <c r="AD75" s="15"/>
+      <c r="AE75" s="15"/>
+      <c r="AF75" s="15"/>
+      <c r="AG75" s="15"/>
+      <c r="AH75" s="15"/>
+      <c r="AI75" s="15"/>
+      <c r="AJ75" s="15"/>
+      <c r="AK75" s="15"/>
+      <c r="AL75" s="15"/>
+      <c r="AM75" s="15"/>
+      <c r="AN75" s="15"/>
+      <c r="AO75" s="15"/>
+      <c r="AP75" s="15"/>
+      <c r="AQ75" s="15"/>
+      <c r="AR75" s="15"/>
+      <c r="AS75" s="15"/>
+      <c r="AT75" s="15"/>
+      <c r="AU75" s="15"/>
+      <c r="AV75" s="15"/>
+      <c r="AW75" s="15"/>
+      <c r="AX75" s="15"/>
+      <c r="AY75" s="15"/>
+      <c r="AZ75" s="15"/>
+      <c r="BA75" s="15"/>
+      <c r="BB75" s="15"/>
+    </row>
+    <row r="76" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B76" s="22"/>
+      <c r="C76" s="22"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="22"/>
+      <c r="F76" s="22"/>
+      <c r="G76" s="22"/>
+      <c r="H76" s="22"/>
+      <c r="I76" s="22"/>
+      <c r="J76" s="22"/>
+      <c r="K76" s="22"/>
+      <c r="L76" s="22"/>
+      <c r="M76" s="22"/>
+      <c r="N76" s="22"/>
+      <c r="O76" s="22"/>
+      <c r="P76" s="22"/>
+      <c r="Q76" s="22"/>
+      <c r="R76" s="22"/>
+      <c r="T76" s="22"/>
+      <c r="U76" s="22"/>
+      <c r="V76" s="22"/>
+      <c r="W76" s="22"/>
+      <c r="X76" s="22"/>
+      <c r="Y76" s="22"/>
+      <c r="Z76" s="22"/>
+      <c r="AA76" s="22"/>
+      <c r="AB76" s="22"/>
+      <c r="AC76" s="22"/>
+      <c r="AD76" s="22"/>
+      <c r="AE76" s="22"/>
+      <c r="AF76" s="22"/>
+      <c r="AG76" s="22"/>
+      <c r="AH76" s="22"/>
+      <c r="AI76" s="22"/>
+      <c r="AJ76" s="22"/>
+      <c r="AK76" s="22"/>
+      <c r="AL76" s="22"/>
+      <c r="AM76" s="22"/>
+      <c r="AN76" s="22"/>
+      <c r="AO76" s="22"/>
+      <c r="AP76" s="22"/>
+      <c r="AQ76" s="22"/>
+      <c r="AR76" s="22"/>
+      <c r="AS76" s="22"/>
+      <c r="AT76" s="22"/>
+      <c r="AU76" s="22"/>
+      <c r="AV76" s="22"/>
+      <c r="AW76" s="22"/>
+      <c r="AX76" s="22"/>
+      <c r="AY76" s="22"/>
+      <c r="AZ76" s="22"/>
+      <c r="BA76" s="22"/>
+      <c r="BB76" s="22"/>
+    </row>
+    <row r="77" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B77" s="22"/>
+      <c r="C77" s="22"/>
+      <c r="D77" s="22"/>
+      <c r="E77" s="22"/>
+      <c r="F77" s="22"/>
+      <c r="G77" s="22"/>
+      <c r="H77" s="22"/>
+      <c r="I77" s="22"/>
+      <c r="J77" s="22"/>
+      <c r="K77" s="22"/>
+      <c r="L77" s="22"/>
+      <c r="M77" s="22"/>
+      <c r="N77" s="22"/>
+      <c r="O77" s="22"/>
+      <c r="P77" s="22"/>
+      <c r="Q77" s="22"/>
+      <c r="R77" s="22"/>
+      <c r="T77" s="22"/>
+      <c r="U77" s="22"/>
+      <c r="V77" s="22"/>
+      <c r="W77" s="22"/>
+      <c r="X77" s="22"/>
+      <c r="Y77" s="22"/>
+      <c r="Z77" s="22"/>
+      <c r="AA77" s="22"/>
+      <c r="AB77" s="22"/>
+      <c r="AC77" s="22"/>
+      <c r="AD77" s="22"/>
+      <c r="AE77" s="22"/>
+      <c r="AF77" s="22"/>
+      <c r="AG77" s="22"/>
+      <c r="AH77" s="22"/>
+      <c r="AI77" s="22"/>
+      <c r="AJ77" s="22"/>
+      <c r="AK77" s="22"/>
+      <c r="AL77" s="22"/>
+      <c r="AM77" s="22"/>
+      <c r="AN77" s="22"/>
+      <c r="AO77" s="22"/>
+      <c r="AP77" s="22"/>
+      <c r="AQ77" s="22"/>
+      <c r="AR77" s="22"/>
+      <c r="AS77" s="22"/>
+      <c r="AT77" s="22"/>
+      <c r="AU77" s="22"/>
+      <c r="AV77" s="22"/>
+      <c r="AW77" s="22"/>
+      <c r="AX77" s="22"/>
+      <c r="AY77" s="22"/>
+      <c r="AZ77" s="22"/>
+      <c r="BA77" s="22"/>
+      <c r="BB77" s="22"/>
+    </row>
+    <row r="80" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" spans="2:54" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" spans="2:54" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="20"/>
+    </row>
+    <row r="108" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="15"/>
+      <c r="C110" s="15"/>
+      <c r="D110" s="15"/>
+      <c r="E110" s="15"/>
+      <c r="F110" s="15"/>
+      <c r="G110" s="15"/>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
+      <c r="J110" s="15"/>
+      <c r="K110" s="15"/>
+      <c r="L110" s="15"/>
+      <c r="M110" s="15"/>
+      <c r="N110" s="15"/>
+      <c r="O110" s="15"/>
+      <c r="P110" s="15"/>
+      <c r="Q110" s="15"/>
+      <c r="R110" s="15"/>
+      <c r="T110" s="15"/>
+      <c r="U110" s="15"/>
+      <c r="V110" s="15"/>
+      <c r="W110" s="15"/>
+      <c r="X110" s="15"/>
+      <c r="Y110" s="15"/>
+      <c r="Z110" s="15"/>
+      <c r="AA110" s="15"/>
+      <c r="AB110" s="15"/>
+      <c r="AC110" s="15"/>
+      <c r="AD110" s="15"/>
+      <c r="AE110" s="15"/>
+      <c r="AF110" s="15"/>
+      <c r="AG110" s="15"/>
+      <c r="AH110" s="15"/>
+      <c r="AI110" s="15"/>
+      <c r="AJ110" s="15"/>
+      <c r="AK110" s="15"/>
+      <c r="AL110" s="15"/>
+      <c r="AM110" s="15"/>
+      <c r="AN110" s="15"/>
+      <c r="AO110" s="15"/>
+      <c r="AP110" s="15"/>
+      <c r="AQ110" s="15"/>
+      <c r="AR110" s="15"/>
+      <c r="AS110" s="15"/>
+      <c r="AT110" s="15"/>
+      <c r="AU110" s="15"/>
+      <c r="AV110" s="15"/>
+      <c r="AW110" s="15"/>
+      <c r="AX110" s="15"/>
+      <c r="AY110" s="15"/>
+      <c r="AZ110" s="15"/>
+      <c r="BA110" s="15"/>
+      <c r="BB110" s="15"/>
+    </row>
+    <row r="111" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="15"/>
+      <c r="C111" s="15"/>
+      <c r="D111" s="15"/>
+      <c r="E111" s="15"/>
+      <c r="F111" s="15"/>
+      <c r="G111" s="15"/>
+      <c r="H111" s="15"/>
+      <c r="I111" s="15"/>
+      <c r="J111" s="15"/>
+      <c r="K111" s="15"/>
+      <c r="L111" s="15"/>
+      <c r="M111" s="15"/>
+      <c r="N111" s="15"/>
+      <c r="O111" s="15"/>
+      <c r="P111" s="15"/>
+      <c r="Q111" s="15"/>
+      <c r="R111" s="15"/>
+      <c r="T111" s="15"/>
+      <c r="U111" s="15"/>
+      <c r="V111" s="15"/>
+      <c r="W111" s="15"/>
+      <c r="X111" s="15"/>
+      <c r="Y111" s="15"/>
+      <c r="Z111" s="15"/>
+      <c r="AA111" s="15"/>
+      <c r="AB111" s="15"/>
+      <c r="AC111" s="15"/>
+      <c r="AD111" s="15"/>
+      <c r="AE111" s="15"/>
+      <c r="AF111" s="15"/>
+      <c r="AG111" s="15"/>
+      <c r="AH111" s="15"/>
+      <c r="AI111" s="15"/>
+      <c r="AJ111" s="15"/>
+      <c r="AK111" s="15"/>
+      <c r="AL111" s="15"/>
+      <c r="AM111" s="15"/>
+      <c r="AN111" s="15"/>
+      <c r="AO111" s="15"/>
+      <c r="AP111" s="15"/>
+      <c r="AQ111" s="15"/>
+      <c r="AR111" s="15"/>
+      <c r="AS111" s="15"/>
+      <c r="AT111" s="15"/>
+      <c r="AU111" s="15"/>
+      <c r="AV111" s="15"/>
+      <c r="AW111" s="15"/>
+      <c r="AX111" s="15"/>
+      <c r="AY111" s="15"/>
+      <c r="AZ111" s="15"/>
+      <c r="BA111" s="15"/>
+      <c r="BB111" s="15"/>
+    </row>
+    <row r="112" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B112" s="22"/>
+      <c r="C112" s="22"/>
+      <c r="D112" s="22"/>
+      <c r="E112" s="22"/>
+      <c r="F112" s="22"/>
+      <c r="G112" s="22"/>
+      <c r="H112" s="22"/>
+      <c r="I112" s="22"/>
+      <c r="J112" s="22"/>
+      <c r="K112" s="22"/>
+      <c r="L112" s="22"/>
+      <c r="M112" s="22"/>
+      <c r="N112" s="22"/>
+      <c r="O112" s="22"/>
+      <c r="P112" s="22"/>
+      <c r="Q112" s="22"/>
+      <c r="R112" s="22"/>
+      <c r="T112" s="22"/>
+      <c r="U112" s="22"/>
+      <c r="V112" s="22"/>
+      <c r="W112" s="22"/>
+      <c r="X112" s="22"/>
+      <c r="Y112" s="22"/>
+      <c r="Z112" s="22"/>
+      <c r="AA112" s="22"/>
+      <c r="AB112" s="22"/>
+      <c r="AC112" s="22"/>
+      <c r="AD112" s="22"/>
+      <c r="AE112" s="22"/>
+      <c r="AF112" s="22"/>
+      <c r="AG112" s="22"/>
+      <c r="AH112" s="22"/>
+      <c r="AI112" s="22"/>
+      <c r="AJ112" s="22"/>
+      <c r="AK112" s="22"/>
+      <c r="AL112" s="22"/>
+      <c r="AM112" s="22"/>
+      <c r="AN112" s="22"/>
+      <c r="AO112" s="22"/>
+      <c r="AP112" s="22"/>
+      <c r="AQ112" s="22"/>
+      <c r="AR112" s="22"/>
+      <c r="AS112" s="22"/>
+      <c r="AT112" s="22"/>
+      <c r="AU112" s="22"/>
+      <c r="AV112" s="22"/>
+      <c r="AW112" s="22"/>
+      <c r="AX112" s="22"/>
+      <c r="AY112" s="22"/>
+      <c r="AZ112" s="22"/>
+      <c r="BA112" s="22"/>
+      <c r="BB112" s="22"/>
+    </row>
+    <row r="113" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B113" s="22"/>
+      <c r="C113" s="22"/>
+      <c r="D113" s="22"/>
+      <c r="E113" s="22"/>
+      <c r="F113" s="22"/>
+      <c r="G113" s="22"/>
+      <c r="H113" s="22"/>
+      <c r="I113" s="22"/>
+      <c r="J113" s="22"/>
+      <c r="K113" s="22"/>
+      <c r="L113" s="22"/>
+      <c r="M113" s="22"/>
+      <c r="N113" s="22"/>
+      <c r="O113" s="22"/>
+      <c r="P113" s="22"/>
+      <c r="Q113" s="22"/>
+      <c r="R113" s="22"/>
+      <c r="T113" s="22"/>
+      <c r="U113" s="22"/>
+      <c r="V113" s="22"/>
+      <c r="W113" s="22"/>
+      <c r="X113" s="22"/>
+      <c r="Y113" s="22"/>
+      <c r="Z113" s="22"/>
+      <c r="AA113" s="22"/>
+      <c r="AB113" s="22"/>
+      <c r="AC113" s="22"/>
+      <c r="AD113" s="22"/>
+      <c r="AE113" s="22"/>
+      <c r="AF113" s="22"/>
+      <c r="AG113" s="22"/>
+      <c r="AH113" s="22"/>
+      <c r="AI113" s="22"/>
+      <c r="AJ113" s="22"/>
+      <c r="AK113" s="22"/>
+      <c r="AL113" s="22"/>
+      <c r="AM113" s="22"/>
+      <c r="AN113" s="22"/>
+      <c r="AO113" s="22"/>
+      <c r="AP113" s="22"/>
+      <c r="AQ113" s="22"/>
+      <c r="AR113" s="22"/>
+      <c r="AS113" s="22"/>
+      <c r="AT113" s="22"/>
+      <c r="AU113" s="22"/>
+      <c r="AV113" s="22"/>
+      <c r="AW113" s="22"/>
+      <c r="AX113" s="22"/>
+      <c r="AY113" s="22"/>
+      <c r="AZ113" s="22"/>
+      <c r="BA113" s="22"/>
+      <c r="BB113" s="22"/>
+    </row>
+    <row r="116" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="124" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="125" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="126" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="127" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="128" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="129" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...241 lines deleted...]
-    </row>
+    <row r="129" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" spans="2:2" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" spans="2:2" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" spans="2:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B143" s="20"/>
+    </row>
+    <row r="144" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B146" s="15"/>
+      <c r="C146" s="15"/>
+      <c r="D146" s="15"/>
+      <c r="E146" s="15"/>
+      <c r="F146" s="15"/>
+      <c r="G146" s="15"/>
+      <c r="H146" s="15"/>
+      <c r="I146" s="15"/>
+      <c r="J146" s="15"/>
+      <c r="K146" s="15"/>
+      <c r="L146" s="15"/>
+      <c r="M146" s="15"/>
+      <c r="N146" s="15"/>
+      <c r="O146" s="15"/>
+      <c r="P146" s="15"/>
+      <c r="Q146" s="15"/>
+      <c r="R146" s="15"/>
+      <c r="T146" s="15"/>
+      <c r="U146" s="15"/>
+      <c r="V146" s="15"/>
+      <c r="W146" s="15"/>
+      <c r="X146" s="15"/>
+      <c r="Y146" s="15"/>
+      <c r="Z146" s="15"/>
+      <c r="AA146" s="15"/>
+      <c r="AB146" s="15"/>
+      <c r="AC146" s="15"/>
+      <c r="AD146" s="15"/>
+      <c r="AE146" s="15"/>
+      <c r="AF146" s="15"/>
+      <c r="AG146" s="15"/>
+      <c r="AH146" s="15"/>
+      <c r="AI146" s="15"/>
+      <c r="AJ146" s="15"/>
+      <c r="AK146" s="15"/>
+      <c r="AL146" s="15"/>
+      <c r="AM146" s="15"/>
+      <c r="AN146" s="15"/>
+      <c r="AO146" s="15"/>
+      <c r="AP146" s="15"/>
+      <c r="AQ146" s="15"/>
+      <c r="AR146" s="15"/>
+      <c r="AS146" s="15"/>
+      <c r="AT146" s="15"/>
+      <c r="AU146" s="15"/>
+      <c r="AV146" s="15"/>
+      <c r="AW146" s="15"/>
+      <c r="AX146" s="15"/>
+      <c r="AY146" s="15"/>
+      <c r="AZ146" s="15"/>
+      <c r="BA146" s="15"/>
+      <c r="BB146" s="15"/>
+    </row>
+    <row r="147" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B147" s="15"/>
+      <c r="C147" s="15"/>
+      <c r="D147" s="15"/>
+      <c r="E147" s="15"/>
+      <c r="F147" s="15"/>
+      <c r="G147" s="15"/>
+      <c r="H147" s="15"/>
+      <c r="I147" s="15"/>
+      <c r="J147" s="15"/>
+      <c r="K147" s="15"/>
+      <c r="L147" s="15"/>
+      <c r="M147" s="15"/>
+      <c r="N147" s="15"/>
+      <c r="O147" s="15"/>
+      <c r="P147" s="15"/>
+      <c r="Q147" s="15"/>
+      <c r="R147" s="15"/>
+      <c r="T147" s="15"/>
+      <c r="U147" s="15"/>
+      <c r="V147" s="15"/>
+      <c r="W147" s="15"/>
+      <c r="X147" s="15"/>
+      <c r="Y147" s="15"/>
+      <c r="Z147" s="15"/>
+      <c r="AA147" s="15"/>
+      <c r="AB147" s="15"/>
+      <c r="AC147" s="15"/>
+      <c r="AD147" s="15"/>
+      <c r="AE147" s="15"/>
+      <c r="AF147" s="15"/>
+      <c r="AG147" s="15"/>
+      <c r="AH147" s="15"/>
+      <c r="AI147" s="15"/>
+      <c r="AJ147" s="15"/>
+      <c r="AK147" s="15"/>
+      <c r="AL147" s="15"/>
+      <c r="AM147" s="15"/>
+      <c r="AN147" s="15"/>
+      <c r="AO147" s="15"/>
+      <c r="AP147" s="15"/>
+      <c r="AQ147" s="15"/>
+      <c r="AR147" s="15"/>
+      <c r="AS147" s="15"/>
+      <c r="AT147" s="15"/>
+      <c r="AU147" s="15"/>
+      <c r="AV147" s="15"/>
+      <c r="AW147" s="15"/>
+      <c r="AX147" s="15"/>
+      <c r="AY147" s="15"/>
+      <c r="AZ147" s="15"/>
+      <c r="BA147" s="15"/>
+      <c r="BB147" s="15"/>
+    </row>
+    <row r="148" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B148" s="22"/>
+      <c r="C148" s="22"/>
+      <c r="D148" s="22"/>
+      <c r="E148" s="22"/>
+      <c r="F148" s="22"/>
+      <c r="G148" s="22"/>
+      <c r="H148" s="22"/>
+      <c r="I148" s="22"/>
+      <c r="J148" s="22"/>
+      <c r="K148" s="22"/>
+      <c r="L148" s="22"/>
+      <c r="M148" s="22"/>
+      <c r="N148" s="22"/>
+      <c r="O148" s="22"/>
+      <c r="P148" s="22"/>
+      <c r="Q148" s="22"/>
+      <c r="R148" s="22"/>
+      <c r="T148" s="22"/>
+      <c r="U148" s="22"/>
+      <c r="V148" s="22"/>
+      <c r="W148" s="22"/>
+      <c r="X148" s="22"/>
+      <c r="Y148" s="22"/>
+      <c r="Z148" s="22"/>
+      <c r="AA148" s="22"/>
+      <c r="AB148" s="22"/>
+      <c r="AC148" s="22"/>
+      <c r="AD148" s="22"/>
+      <c r="AE148" s="22"/>
+      <c r="AF148" s="22"/>
+      <c r="AG148" s="22"/>
+      <c r="AH148" s="22"/>
+      <c r="AI148" s="22"/>
+      <c r="AJ148" s="22"/>
+      <c r="AK148" s="22"/>
+      <c r="AL148" s="22"/>
+      <c r="AM148" s="22"/>
+      <c r="AN148" s="22"/>
+      <c r="AO148" s="22"/>
+      <c r="AP148" s="22"/>
+      <c r="AQ148" s="22"/>
+      <c r="AR148" s="22"/>
+      <c r="AS148" s="22"/>
+      <c r="AT148" s="22"/>
+      <c r="AU148" s="22"/>
+      <c r="AV148" s="22"/>
+      <c r="AW148" s="22"/>
+      <c r="AX148" s="22"/>
+      <c r="AY148" s="22"/>
+      <c r="AZ148" s="22"/>
+      <c r="BA148" s="22"/>
+      <c r="BB148" s="22"/>
+    </row>
+    <row r="149" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B149" s="22"/>
+      <c r="C149" s="22"/>
+      <c r="D149" s="22"/>
+      <c r="E149" s="22"/>
+      <c r="F149" s="22"/>
+      <c r="G149" s="22"/>
+      <c r="H149" s="22"/>
+      <c r="I149" s="22"/>
+      <c r="J149" s="22"/>
+      <c r="K149" s="22"/>
+      <c r="L149" s="22"/>
+      <c r="M149" s="22"/>
+      <c r="N149" s="22"/>
+      <c r="O149" s="22"/>
+      <c r="P149" s="22"/>
+      <c r="Q149" s="22"/>
+      <c r="R149" s="22"/>
+      <c r="T149" s="22"/>
+      <c r="U149" s="22"/>
+      <c r="V149" s="22"/>
+      <c r="W149" s="22"/>
+      <c r="X149" s="22"/>
+      <c r="Y149" s="22"/>
+      <c r="Z149" s="22"/>
+      <c r="AA149" s="22"/>
+      <c r="AB149" s="22"/>
+      <c r="AC149" s="22"/>
+      <c r="AD149" s="22"/>
+      <c r="AE149" s="22"/>
+      <c r="AF149" s="22"/>
+      <c r="AG149" s="22"/>
+      <c r="AH149" s="22"/>
+      <c r="AI149" s="22"/>
+      <c r="AJ149" s="22"/>
+      <c r="AK149" s="22"/>
+      <c r="AL149" s="22"/>
+      <c r="AM149" s="22"/>
+      <c r="AN149" s="22"/>
+      <c r="AO149" s="22"/>
+      <c r="AP149" s="22"/>
+      <c r="AQ149" s="22"/>
+      <c r="AR149" s="22"/>
+      <c r="AS149" s="22"/>
+      <c r="AT149" s="22"/>
+      <c r="AU149" s="22"/>
+      <c r="AV149" s="22"/>
+      <c r="AW149" s="22"/>
+      <c r="AX149" s="22"/>
+      <c r="AY149" s="22"/>
+      <c r="AZ149" s="22"/>
+      <c r="BA149" s="22"/>
+      <c r="BB149" s="22"/>
+    </row>
+    <row r="152" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="160" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="162" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="163" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="164" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="165" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="166" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="167" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="168" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="169" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="170" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="171" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="172" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="173" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="174" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="175" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="176" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="177" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...725 lines deleted...]
-    </row>
+    <row r="177" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" spans="2:54" ht="6.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B179" s="20"/>
+    </row>
+    <row r="180" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B182" s="15"/>
+      <c r="C182" s="15"/>
+      <c r="D182" s="15"/>
+      <c r="E182" s="15"/>
+      <c r="F182" s="15"/>
+      <c r="G182" s="15"/>
+      <c r="H182" s="15"/>
+      <c r="I182" s="15"/>
+      <c r="J182" s="15"/>
+      <c r="K182" s="15"/>
+      <c r="L182" s="15"/>
+      <c r="M182" s="15"/>
+      <c r="N182" s="15"/>
+      <c r="O182" s="15"/>
+      <c r="P182" s="15"/>
+      <c r="Q182" s="15"/>
+      <c r="R182" s="15"/>
+      <c r="T182" s="15"/>
+      <c r="U182" s="15"/>
+      <c r="V182" s="15"/>
+      <c r="W182" s="15"/>
+      <c r="X182" s="15"/>
+      <c r="Y182" s="15"/>
+      <c r="Z182" s="15"/>
+      <c r="AA182" s="15"/>
+      <c r="AB182" s="15"/>
+      <c r="AC182" s="15"/>
+      <c r="AD182" s="15"/>
+      <c r="AE182" s="15"/>
+      <c r="AF182" s="15"/>
+      <c r="AG182" s="15"/>
+      <c r="AH182" s="15"/>
+      <c r="AI182" s="15"/>
+      <c r="AJ182" s="15"/>
+      <c r="AK182" s="15"/>
+      <c r="AL182" s="15"/>
+      <c r="AM182" s="15"/>
+      <c r="AN182" s="15"/>
+      <c r="AO182" s="15"/>
+      <c r="AP182" s="15"/>
+      <c r="AQ182" s="15"/>
+      <c r="AR182" s="15"/>
+      <c r="AS182" s="15"/>
+      <c r="AT182" s="15"/>
+      <c r="AU182" s="15"/>
+      <c r="AV182" s="15"/>
+      <c r="AW182" s="15"/>
+      <c r="AX182" s="15"/>
+      <c r="AY182" s="15"/>
+      <c r="AZ182" s="15"/>
+      <c r="BA182" s="15"/>
+      <c r="BB182" s="15"/>
+    </row>
+    <row r="183" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B183" s="15"/>
+      <c r="C183" s="15"/>
+      <c r="D183" s="15"/>
+      <c r="E183" s="15"/>
+      <c r="F183" s="15"/>
+      <c r="G183" s="15"/>
+      <c r="H183" s="15"/>
+      <c r="I183" s="15"/>
+      <c r="J183" s="15"/>
+      <c r="K183" s="15"/>
+      <c r="L183" s="15"/>
+      <c r="M183" s="15"/>
+      <c r="N183" s="15"/>
+      <c r="O183" s="15"/>
+      <c r="P183" s="15"/>
+      <c r="Q183" s="15"/>
+      <c r="R183" s="15"/>
+      <c r="T183" s="15"/>
+      <c r="U183" s="15"/>
+      <c r="V183" s="15"/>
+      <c r="W183" s="15"/>
+      <c r="X183" s="15"/>
+      <c r="Y183" s="15"/>
+      <c r="Z183" s="15"/>
+      <c r="AA183" s="15"/>
+      <c r="AB183" s="15"/>
+      <c r="AC183" s="15"/>
+      <c r="AD183" s="15"/>
+      <c r="AE183" s="15"/>
+      <c r="AF183" s="15"/>
+      <c r="AG183" s="15"/>
+      <c r="AH183" s="15"/>
+      <c r="AI183" s="15"/>
+      <c r="AJ183" s="15"/>
+      <c r="AK183" s="15"/>
+      <c r="AL183" s="15"/>
+      <c r="AM183" s="15"/>
+      <c r="AN183" s="15"/>
+      <c r="AO183" s="15"/>
+      <c r="AP183" s="15"/>
+      <c r="AQ183" s="15"/>
+      <c r="AR183" s="15"/>
+      <c r="AS183" s="15"/>
+      <c r="AT183" s="15"/>
+      <c r="AU183" s="15"/>
+      <c r="AV183" s="15"/>
+      <c r="AW183" s="15"/>
+      <c r="AX183" s="15"/>
+      <c r="AY183" s="15"/>
+      <c r="AZ183" s="15"/>
+      <c r="BA183" s="15"/>
+      <c r="BB183" s="15"/>
+    </row>
+    <row r="184" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B184" s="22"/>
+      <c r="C184" s="22"/>
+      <c r="D184" s="22"/>
+      <c r="E184" s="22"/>
+      <c r="F184" s="22"/>
+      <c r="G184" s="22"/>
+      <c r="H184" s="22"/>
+      <c r="I184" s="22"/>
+      <c r="J184" s="22"/>
+      <c r="K184" s="22"/>
+      <c r="L184" s="22"/>
+      <c r="M184" s="22"/>
+      <c r="N184" s="22"/>
+      <c r="O184" s="22"/>
+      <c r="P184" s="22"/>
+      <c r="Q184" s="22"/>
+      <c r="R184" s="22"/>
+      <c r="T184" s="22"/>
+      <c r="U184" s="22"/>
+      <c r="V184" s="22"/>
+      <c r="W184" s="22"/>
+      <c r="X184" s="22"/>
+      <c r="Y184" s="22"/>
+      <c r="Z184" s="22"/>
+      <c r="AA184" s="22"/>
+      <c r="AB184" s="22"/>
+      <c r="AC184" s="22"/>
+      <c r="AD184" s="22"/>
+      <c r="AE184" s="22"/>
+      <c r="AF184" s="22"/>
+      <c r="AG184" s="22"/>
+      <c r="AH184" s="22"/>
+      <c r="AI184" s="22"/>
+      <c r="AJ184" s="22"/>
+      <c r="AK184" s="22"/>
+      <c r="AL184" s="22"/>
+      <c r="AM184" s="22"/>
+      <c r="AN184" s="22"/>
+      <c r="AO184" s="22"/>
+      <c r="AP184" s="22"/>
+      <c r="AQ184" s="22"/>
+      <c r="AR184" s="22"/>
+      <c r="AS184" s="22"/>
+      <c r="AT184" s="22"/>
+      <c r="AU184" s="22"/>
+      <c r="AV184" s="22"/>
+      <c r="AW184" s="22"/>
+      <c r="AX184" s="22"/>
+      <c r="AY184" s="22"/>
+      <c r="AZ184" s="22"/>
+      <c r="BA184" s="22"/>
+      <c r="BB184" s="22"/>
+    </row>
+    <row r="185" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B185" s="22"/>
+      <c r="C185" s="22"/>
+      <c r="D185" s="22"/>
+      <c r="E185" s="22"/>
+      <c r="F185" s="22"/>
+      <c r="G185" s="22"/>
+      <c r="H185" s="22"/>
+      <c r="I185" s="22"/>
+      <c r="J185" s="22"/>
+      <c r="K185" s="22"/>
+      <c r="L185" s="22"/>
+      <c r="M185" s="22"/>
+      <c r="N185" s="22"/>
+      <c r="O185" s="22"/>
+      <c r="P185" s="22"/>
+      <c r="Q185" s="22"/>
+      <c r="R185" s="22"/>
+      <c r="T185" s="22"/>
+      <c r="U185" s="22"/>
+      <c r="V185" s="22"/>
+      <c r="W185" s="22"/>
+      <c r="X185" s="22"/>
+      <c r="Y185" s="22"/>
+      <c r="Z185" s="22"/>
+      <c r="AA185" s="22"/>
+      <c r="AB185" s="22"/>
+      <c r="AC185" s="22"/>
+      <c r="AD185" s="22"/>
+      <c r="AE185" s="22"/>
+      <c r="AF185" s="22"/>
+      <c r="AG185" s="22"/>
+      <c r="AH185" s="22"/>
+      <c r="AI185" s="22"/>
+      <c r="AJ185" s="22"/>
+      <c r="AK185" s="22"/>
+      <c r="AL185" s="22"/>
+      <c r="AM185" s="22"/>
+      <c r="AN185" s="22"/>
+      <c r="AO185" s="22"/>
+      <c r="AP185" s="22"/>
+      <c r="AQ185" s="22"/>
+      <c r="AR185" s="22"/>
+      <c r="AS185" s="22"/>
+      <c r="AT185" s="22"/>
+      <c r="AU185" s="22"/>
+      <c r="AV185" s="22"/>
+      <c r="AW185" s="22"/>
+      <c r="AX185" s="22"/>
+      <c r="AY185" s="22"/>
+      <c r="AZ185" s="22"/>
+      <c r="BA185" s="22"/>
+      <c r="BB185" s="22"/>
+    </row>
+    <row r="188" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" spans="2:54" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" spans="2:54" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B215" s="20"/>
+    </row>
+    <row r="216" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B218" s="15"/>
+      <c r="C218" s="15"/>
+      <c r="D218" s="15"/>
+      <c r="E218" s="15"/>
+      <c r="F218" s="15"/>
+      <c r="G218" s="15"/>
+      <c r="H218" s="15"/>
+      <c r="I218" s="15"/>
+      <c r="J218" s="15"/>
+      <c r="K218" s="15"/>
+      <c r="L218" s="15"/>
+      <c r="M218" s="15"/>
+      <c r="N218" s="15"/>
+      <c r="O218" s="15"/>
+      <c r="P218" s="15"/>
+      <c r="Q218" s="15"/>
+      <c r="R218" s="15"/>
+      <c r="T218" s="15"/>
+      <c r="U218" s="15"/>
+      <c r="V218" s="15"/>
+      <c r="W218" s="15"/>
+      <c r="X218" s="15"/>
+      <c r="Y218" s="15"/>
+      <c r="Z218" s="15"/>
+      <c r="AA218" s="15"/>
+      <c r="AB218" s="15"/>
+      <c r="AC218" s="15"/>
+      <c r="AD218" s="15"/>
+      <c r="AE218" s="15"/>
+      <c r="AF218" s="15"/>
+      <c r="AG218" s="15"/>
+      <c r="AH218" s="15"/>
+      <c r="AI218" s="15"/>
+      <c r="AJ218" s="15"/>
+      <c r="AK218" s="15"/>
+      <c r="AL218" s="15"/>
+      <c r="AM218" s="15"/>
+      <c r="AN218" s="15"/>
+      <c r="AO218" s="15"/>
+      <c r="AP218" s="15"/>
+      <c r="AQ218" s="15"/>
+      <c r="AR218" s="15"/>
+      <c r="AS218" s="15"/>
+      <c r="AT218" s="15"/>
+      <c r="AU218" s="15"/>
+      <c r="AV218" s="15"/>
+      <c r="AW218" s="15"/>
+      <c r="AX218" s="15"/>
+      <c r="AY218" s="15"/>
+      <c r="AZ218" s="15"/>
+      <c r="BA218" s="15"/>
+      <c r="BB218" s="15"/>
+    </row>
+    <row r="219" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B219" s="15"/>
+      <c r="C219" s="15"/>
+      <c r="D219" s="15"/>
+      <c r="E219" s="15"/>
+      <c r="F219" s="15"/>
+      <c r="G219" s="15"/>
+      <c r="H219" s="15"/>
+      <c r="I219" s="15"/>
+      <c r="J219" s="15"/>
+      <c r="K219" s="15"/>
+      <c r="L219" s="15"/>
+      <c r="M219" s="15"/>
+      <c r="N219" s="15"/>
+      <c r="O219" s="15"/>
+      <c r="P219" s="15"/>
+      <c r="Q219" s="15"/>
+      <c r="R219" s="15"/>
+      <c r="T219" s="15"/>
+      <c r="U219" s="15"/>
+      <c r="V219" s="15"/>
+      <c r="W219" s="15"/>
+      <c r="X219" s="15"/>
+      <c r="Y219" s="15"/>
+      <c r="Z219" s="15"/>
+      <c r="AA219" s="15"/>
+      <c r="AB219" s="15"/>
+      <c r="AC219" s="15"/>
+      <c r="AD219" s="15"/>
+      <c r="AE219" s="15"/>
+      <c r="AF219" s="15"/>
+      <c r="AG219" s="15"/>
+      <c r="AH219" s="15"/>
+      <c r="AI219" s="15"/>
+      <c r="AJ219" s="15"/>
+      <c r="AK219" s="15"/>
+      <c r="AL219" s="15"/>
+      <c r="AM219" s="15"/>
+      <c r="AN219" s="15"/>
+      <c r="AO219" s="15"/>
+      <c r="AP219" s="15"/>
+      <c r="AQ219" s="15"/>
+      <c r="AR219" s="15"/>
+      <c r="AS219" s="15"/>
+      <c r="AT219" s="15"/>
+      <c r="AU219" s="15"/>
+      <c r="AV219" s="15"/>
+      <c r="AW219" s="15"/>
+      <c r="AX219" s="15"/>
+      <c r="AY219" s="15"/>
+      <c r="AZ219" s="15"/>
+      <c r="BA219" s="15"/>
+      <c r="BB219" s="15"/>
+    </row>
+    <row r="220" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B220" s="22"/>
+      <c r="C220" s="22"/>
+      <c r="D220" s="22"/>
+      <c r="E220" s="22"/>
+      <c r="F220" s="22"/>
+      <c r="G220" s="22"/>
+      <c r="H220" s="22"/>
+      <c r="I220" s="22"/>
+      <c r="J220" s="22"/>
+      <c r="K220" s="22"/>
+      <c r="L220" s="22"/>
+      <c r="M220" s="22"/>
+      <c r="N220" s="22"/>
+      <c r="O220" s="22"/>
+      <c r="P220" s="22"/>
+      <c r="Q220" s="22"/>
+      <c r="R220" s="22"/>
+      <c r="T220" s="22"/>
+      <c r="U220" s="22"/>
+      <c r="V220" s="22"/>
+      <c r="W220" s="22"/>
+      <c r="X220" s="22"/>
+      <c r="Y220" s="22"/>
+      <c r="Z220" s="22"/>
+      <c r="AA220" s="22"/>
+      <c r="AB220" s="22"/>
+      <c r="AC220" s="22"/>
+      <c r="AD220" s="22"/>
+      <c r="AE220" s="22"/>
+      <c r="AF220" s="22"/>
+      <c r="AG220" s="22"/>
+      <c r="AH220" s="22"/>
+      <c r="AI220" s="22"/>
+      <c r="AJ220" s="22"/>
+      <c r="AK220" s="22"/>
+      <c r="AL220" s="22"/>
+      <c r="AM220" s="22"/>
+      <c r="AN220" s="22"/>
+      <c r="AO220" s="22"/>
+      <c r="AP220" s="22"/>
+      <c r="AQ220" s="22"/>
+      <c r="AR220" s="22"/>
+      <c r="AS220" s="22"/>
+      <c r="AT220" s="22"/>
+      <c r="AU220" s="22"/>
+      <c r="AV220" s="22"/>
+      <c r="AW220" s="22"/>
+      <c r="AX220" s="22"/>
+      <c r="AY220" s="22"/>
+      <c r="AZ220" s="22"/>
+      <c r="BA220" s="22"/>
+      <c r="BB220" s="22"/>
+    </row>
+    <row r="221" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B221" s="22"/>
+      <c r="C221" s="22"/>
+      <c r="D221" s="22"/>
+      <c r="E221" s="22"/>
+      <c r="F221" s="22"/>
+      <c r="G221" s="22"/>
+      <c r="H221" s="22"/>
+      <c r="I221" s="22"/>
+      <c r="J221" s="22"/>
+      <c r="K221" s="22"/>
+      <c r="L221" s="22"/>
+      <c r="M221" s="22"/>
+      <c r="N221" s="22"/>
+      <c r="O221" s="22"/>
+      <c r="P221" s="22"/>
+      <c r="Q221" s="22"/>
+      <c r="R221" s="22"/>
+      <c r="T221" s="22"/>
+      <c r="U221" s="22"/>
+      <c r="V221" s="22"/>
+      <c r="W221" s="22"/>
+      <c r="X221" s="22"/>
+      <c r="Y221" s="22"/>
+      <c r="Z221" s="22"/>
+      <c r="AA221" s="22"/>
+      <c r="AB221" s="22"/>
+      <c r="AC221" s="22"/>
+      <c r="AD221" s="22"/>
+      <c r="AE221" s="22"/>
+      <c r="AF221" s="22"/>
+      <c r="AG221" s="22"/>
+      <c r="AH221" s="22"/>
+      <c r="AI221" s="22"/>
+      <c r="AJ221" s="22"/>
+      <c r="AK221" s="22"/>
+      <c r="AL221" s="22"/>
+      <c r="AM221" s="22"/>
+      <c r="AN221" s="22"/>
+      <c r="AO221" s="22"/>
+      <c r="AP221" s="22"/>
+      <c r="AQ221" s="22"/>
+      <c r="AR221" s="22"/>
+      <c r="AS221" s="22"/>
+      <c r="AT221" s="22"/>
+      <c r="AU221" s="22"/>
+      <c r="AV221" s="22"/>
+      <c r="AW221" s="22"/>
+      <c r="AX221" s="22"/>
+      <c r="AY221" s="22"/>
+      <c r="AZ221" s="22"/>
+      <c r="BA221" s="22"/>
+      <c r="BB221" s="22"/>
+    </row>
+    <row r="224" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" spans="2:54" ht="6.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B251" s="20"/>
+    </row>
+    <row r="252" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B254" s="15"/>
+      <c r="C254" s="15"/>
+      <c r="D254" s="15"/>
+      <c r="E254" s="15"/>
+      <c r="F254" s="15"/>
+      <c r="G254" s="15"/>
+      <c r="H254" s="15"/>
+      <c r="I254" s="15"/>
+      <c r="J254" s="15"/>
+      <c r="K254" s="15"/>
+      <c r="L254" s="15"/>
+      <c r="M254" s="15"/>
+      <c r="N254" s="15"/>
+      <c r="O254" s="15"/>
+      <c r="P254" s="15"/>
+      <c r="Q254" s="15"/>
+      <c r="R254" s="15"/>
+      <c r="T254" s="15"/>
+      <c r="U254" s="15"/>
+      <c r="V254" s="15"/>
+      <c r="W254" s="15"/>
+      <c r="X254" s="15"/>
+      <c r="Y254" s="15"/>
+      <c r="Z254" s="15"/>
+      <c r="AA254" s="15"/>
+      <c r="AB254" s="15"/>
+      <c r="AC254" s="15"/>
+      <c r="AD254" s="15"/>
+      <c r="AE254" s="15"/>
+      <c r="AF254" s="15"/>
+      <c r="AG254" s="15"/>
+      <c r="AH254" s="15"/>
+      <c r="AI254" s="15"/>
+      <c r="AJ254" s="15"/>
+      <c r="AK254" s="15"/>
+      <c r="AL254" s="15"/>
+      <c r="AM254" s="15"/>
+      <c r="AN254" s="15"/>
+      <c r="AO254" s="15"/>
+      <c r="AP254" s="15"/>
+      <c r="AQ254" s="15"/>
+      <c r="AR254" s="15"/>
+      <c r="AS254" s="15"/>
+      <c r="AT254" s="15"/>
+      <c r="AU254" s="15"/>
+      <c r="AV254" s="15"/>
+      <c r="AW254" s="15"/>
+      <c r="AX254" s="15"/>
+      <c r="AY254" s="15"/>
+      <c r="AZ254" s="15"/>
+      <c r="BA254" s="15"/>
+      <c r="BB254" s="15"/>
+    </row>
+    <row r="255" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B255" s="15"/>
+      <c r="C255" s="15"/>
+      <c r="D255" s="15"/>
+      <c r="E255" s="15"/>
+      <c r="F255" s="15"/>
+      <c r="G255" s="15"/>
+      <c r="H255" s="15"/>
+      <c r="I255" s="15"/>
+      <c r="J255" s="15"/>
+      <c r="K255" s="15"/>
+      <c r="L255" s="15"/>
+      <c r="M255" s="15"/>
+      <c r="N255" s="15"/>
+      <c r="O255" s="15"/>
+      <c r="P255" s="15"/>
+      <c r="Q255" s="15"/>
+      <c r="R255" s="15"/>
+      <c r="T255" s="15"/>
+      <c r="U255" s="15"/>
+      <c r="V255" s="15"/>
+      <c r="W255" s="15"/>
+      <c r="X255" s="15"/>
+      <c r="Y255" s="15"/>
+      <c r="Z255" s="15"/>
+      <c r="AA255" s="15"/>
+      <c r="AB255" s="15"/>
+      <c r="AC255" s="15"/>
+      <c r="AD255" s="15"/>
+      <c r="AE255" s="15"/>
+      <c r="AF255" s="15"/>
+      <c r="AG255" s="15"/>
+      <c r="AH255" s="15"/>
+      <c r="AI255" s="15"/>
+      <c r="AJ255" s="15"/>
+      <c r="AK255" s="15"/>
+      <c r="AL255" s="15"/>
+      <c r="AM255" s="15"/>
+      <c r="AN255" s="15"/>
+      <c r="AO255" s="15"/>
+      <c r="AP255" s="15"/>
+      <c r="AQ255" s="15"/>
+      <c r="AR255" s="15"/>
+      <c r="AS255" s="15"/>
+      <c r="AT255" s="15"/>
+      <c r="AU255" s="15"/>
+      <c r="AV255" s="15"/>
+      <c r="AW255" s="15"/>
+      <c r="AX255" s="15"/>
+      <c r="AY255" s="15"/>
+      <c r="AZ255" s="15"/>
+      <c r="BA255" s="15"/>
+      <c r="BB255" s="15"/>
+    </row>
+    <row r="256" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B256" s="22"/>
+      <c r="C256" s="22"/>
+      <c r="D256" s="22"/>
+      <c r="E256" s="22"/>
+      <c r="F256" s="22"/>
+      <c r="G256" s="22"/>
+      <c r="H256" s="22"/>
+      <c r="I256" s="22"/>
+      <c r="J256" s="22"/>
+      <c r="K256" s="22"/>
+      <c r="L256" s="22"/>
+      <c r="M256" s="22"/>
+      <c r="N256" s="22"/>
+      <c r="O256" s="22"/>
+      <c r="P256" s="22"/>
+      <c r="Q256" s="22"/>
+      <c r="R256" s="22"/>
+      <c r="T256" s="22"/>
+      <c r="U256" s="22"/>
+      <c r="V256" s="22"/>
+      <c r="W256" s="22"/>
+      <c r="X256" s="22"/>
+      <c r="Y256" s="22"/>
+      <c r="Z256" s="22"/>
+      <c r="AA256" s="22"/>
+      <c r="AB256" s="22"/>
+      <c r="AC256" s="22"/>
+      <c r="AD256" s="22"/>
+      <c r="AE256" s="22"/>
+      <c r="AF256" s="22"/>
+      <c r="AG256" s="22"/>
+      <c r="AH256" s="22"/>
+      <c r="AI256" s="22"/>
+      <c r="AJ256" s="22"/>
+      <c r="AK256" s="22"/>
+      <c r="AL256" s="22"/>
+      <c r="AM256" s="22"/>
+      <c r="AN256" s="22"/>
+      <c r="AO256" s="22"/>
+      <c r="AP256" s="22"/>
+      <c r="AQ256" s="22"/>
+      <c r="AR256" s="22"/>
+      <c r="AS256" s="22"/>
+      <c r="AT256" s="22"/>
+      <c r="AU256" s="22"/>
+      <c r="AV256" s="22"/>
+      <c r="AW256" s="22"/>
+      <c r="AX256" s="22"/>
+      <c r="AY256" s="22"/>
+      <c r="AZ256" s="22"/>
+      <c r="BA256" s="22"/>
+      <c r="BB256" s="22"/>
+    </row>
+    <row r="257" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B257" s="22"/>
+      <c r="C257" s="22"/>
+      <c r="D257" s="22"/>
+      <c r="E257" s="22"/>
+      <c r="F257" s="22"/>
+      <c r="G257" s="22"/>
+      <c r="H257" s="22"/>
+      <c r="I257" s="22"/>
+      <c r="J257" s="22"/>
+      <c r="K257" s="22"/>
+      <c r="L257" s="22"/>
+      <c r="M257" s="22"/>
+      <c r="N257" s="22"/>
+      <c r="O257" s="22"/>
+      <c r="P257" s="22"/>
+      <c r="Q257" s="22"/>
+      <c r="R257" s="22"/>
+      <c r="T257" s="22"/>
+      <c r="U257" s="22"/>
+      <c r="V257" s="22"/>
+      <c r="W257" s="22"/>
+      <c r="X257" s="22"/>
+      <c r="Y257" s="22"/>
+      <c r="Z257" s="22"/>
+      <c r="AA257" s="22"/>
+      <c r="AB257" s="22"/>
+      <c r="AC257" s="22"/>
+      <c r="AD257" s="22"/>
+      <c r="AE257" s="22"/>
+      <c r="AF257" s="22"/>
+      <c r="AG257" s="22"/>
+      <c r="AH257" s="22"/>
+      <c r="AI257" s="22"/>
+      <c r="AJ257" s="22"/>
+      <c r="AK257" s="22"/>
+      <c r="AL257" s="22"/>
+      <c r="AM257" s="22"/>
+      <c r="AN257" s="22"/>
+      <c r="AO257" s="22"/>
+      <c r="AP257" s="22"/>
+      <c r="AQ257" s="22"/>
+      <c r="AR257" s="22"/>
+      <c r="AS257" s="22"/>
+      <c r="AT257" s="22"/>
+      <c r="AU257" s="22"/>
+      <c r="AV257" s="22"/>
+      <c r="AW257" s="22"/>
+      <c r="AX257" s="22"/>
+      <c r="AY257" s="22"/>
+      <c r="AZ257" s="22"/>
+      <c r="BA257" s="22"/>
+      <c r="BB257" s="22"/>
+    </row>
+    <row r="260" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="268" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="269" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="270" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="271" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="272" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="273" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...241 lines deleted...]
-    </row>
+    <row r="273" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" spans="2:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" spans="2:2" ht="6.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" spans="2:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B287" s="20"/>
+    </row>
+    <row r="288" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B290" s="15"/>
+      <c r="C290" s="15"/>
+      <c r="D290" s="15"/>
+      <c r="E290" s="15"/>
+      <c r="F290" s="15"/>
+      <c r="G290" s="15"/>
+      <c r="H290" s="15"/>
+      <c r="I290" s="15"/>
+      <c r="J290" s="15"/>
+      <c r="K290" s="15"/>
+      <c r="L290" s="15"/>
+      <c r="M290" s="15"/>
+      <c r="N290" s="15"/>
+      <c r="O290" s="15"/>
+      <c r="P290" s="15"/>
+      <c r="Q290" s="15"/>
+      <c r="R290" s="15"/>
+      <c r="T290" s="15"/>
+      <c r="U290" s="15"/>
+      <c r="V290" s="15"/>
+      <c r="W290" s="15"/>
+      <c r="X290" s="15"/>
+      <c r="Y290" s="15"/>
+      <c r="Z290" s="15"/>
+      <c r="AA290" s="15"/>
+      <c r="AB290" s="15"/>
+      <c r="AC290" s="15"/>
+      <c r="AD290" s="15"/>
+      <c r="AE290" s="15"/>
+      <c r="AF290" s="15"/>
+      <c r="AG290" s="15"/>
+      <c r="AH290" s="15"/>
+      <c r="AI290" s="15"/>
+      <c r="AJ290" s="15"/>
+      <c r="AK290" s="15"/>
+      <c r="AL290" s="15"/>
+      <c r="AM290" s="15"/>
+      <c r="AN290" s="15"/>
+      <c r="AO290" s="15"/>
+      <c r="AP290" s="15"/>
+      <c r="AQ290" s="15"/>
+      <c r="AR290" s="15"/>
+      <c r="AS290" s="15"/>
+      <c r="AT290" s="15"/>
+      <c r="AU290" s="15"/>
+      <c r="AV290" s="15"/>
+      <c r="AW290" s="15"/>
+      <c r="AX290" s="15"/>
+      <c r="AY290" s="15"/>
+      <c r="AZ290" s="15"/>
+      <c r="BA290" s="15"/>
+      <c r="BB290" s="15"/>
+    </row>
+    <row r="291" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B291" s="15"/>
+      <c r="C291" s="15"/>
+      <c r="D291" s="15"/>
+      <c r="E291" s="15"/>
+      <c r="F291" s="15"/>
+      <c r="G291" s="15"/>
+      <c r="H291" s="15"/>
+      <c r="I291" s="15"/>
+      <c r="J291" s="15"/>
+      <c r="K291" s="15"/>
+      <c r="L291" s="15"/>
+      <c r="M291" s="15"/>
+      <c r="N291" s="15"/>
+      <c r="O291" s="15"/>
+      <c r="P291" s="15"/>
+      <c r="Q291" s="15"/>
+      <c r="R291" s="15"/>
+      <c r="T291" s="15"/>
+      <c r="U291" s="15"/>
+      <c r="V291" s="15"/>
+      <c r="W291" s="15"/>
+      <c r="X291" s="15"/>
+      <c r="Y291" s="15"/>
+      <c r="Z291" s="15"/>
+      <c r="AA291" s="15"/>
+      <c r="AB291" s="15"/>
+      <c r="AC291" s="15"/>
+      <c r="AD291" s="15"/>
+      <c r="AE291" s="15"/>
+      <c r="AF291" s="15"/>
+      <c r="AG291" s="15"/>
+      <c r="AH291" s="15"/>
+      <c r="AI291" s="15"/>
+      <c r="AJ291" s="15"/>
+      <c r="AK291" s="15"/>
+      <c r="AL291" s="15"/>
+      <c r="AM291" s="15"/>
+      <c r="AN291" s="15"/>
+      <c r="AO291" s="15"/>
+      <c r="AP291" s="15"/>
+      <c r="AQ291" s="15"/>
+      <c r="AR291" s="15"/>
+      <c r="AS291" s="15"/>
+      <c r="AT291" s="15"/>
+      <c r="AU291" s="15"/>
+      <c r="AV291" s="15"/>
+      <c r="AW291" s="15"/>
+      <c r="AX291" s="15"/>
+      <c r="AY291" s="15"/>
+      <c r="AZ291" s="15"/>
+      <c r="BA291" s="15"/>
+      <c r="BB291" s="15"/>
+    </row>
+    <row r="292" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B292" s="22"/>
+      <c r="C292" s="22"/>
+      <c r="D292" s="22"/>
+      <c r="E292" s="22"/>
+      <c r="F292" s="22"/>
+      <c r="G292" s="22"/>
+      <c r="H292" s="22"/>
+      <c r="I292" s="22"/>
+      <c r="J292" s="22"/>
+      <c r="K292" s="22"/>
+      <c r="L292" s="22"/>
+      <c r="M292" s="22"/>
+      <c r="N292" s="22"/>
+      <c r="O292" s="22"/>
+      <c r="P292" s="22"/>
+      <c r="Q292" s="22"/>
+      <c r="R292" s="22"/>
+      <c r="T292" s="22"/>
+      <c r="U292" s="22"/>
+      <c r="V292" s="22"/>
+      <c r="W292" s="22"/>
+      <c r="X292" s="22"/>
+      <c r="Y292" s="22"/>
+      <c r="Z292" s="22"/>
+      <c r="AA292" s="22"/>
+      <c r="AB292" s="22"/>
+      <c r="AC292" s="22"/>
+      <c r="AD292" s="22"/>
+      <c r="AE292" s="22"/>
+      <c r="AF292" s="22"/>
+      <c r="AG292" s="22"/>
+      <c r="AH292" s="22"/>
+      <c r="AI292" s="22"/>
+      <c r="AJ292" s="22"/>
+      <c r="AK292" s="22"/>
+      <c r="AL292" s="22"/>
+      <c r="AM292" s="22"/>
+      <c r="AN292" s="22"/>
+      <c r="AO292" s="22"/>
+      <c r="AP292" s="22"/>
+      <c r="AQ292" s="22"/>
+      <c r="AR292" s="22"/>
+      <c r="AS292" s="22"/>
+      <c r="AT292" s="22"/>
+      <c r="AU292" s="22"/>
+      <c r="AV292" s="22"/>
+      <c r="AW292" s="22"/>
+      <c r="AX292" s="22"/>
+      <c r="AY292" s="22"/>
+      <c r="AZ292" s="22"/>
+      <c r="BA292" s="22"/>
+      <c r="BB292" s="22"/>
+    </row>
+    <row r="293" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B293" s="22"/>
+      <c r="C293" s="22"/>
+      <c r="D293" s="22"/>
+      <c r="E293" s="22"/>
+      <c r="F293" s="22"/>
+      <c r="G293" s="22"/>
+      <c r="H293" s="22"/>
+      <c r="I293" s="22"/>
+      <c r="J293" s="22"/>
+      <c r="K293" s="22"/>
+      <c r="L293" s="22"/>
+      <c r="M293" s="22"/>
+      <c r="N293" s="22"/>
+      <c r="O293" s="22"/>
+      <c r="P293" s="22"/>
+      <c r="Q293" s="22"/>
+      <c r="R293" s="22"/>
+      <c r="T293" s="22"/>
+      <c r="U293" s="22"/>
+      <c r="V293" s="22"/>
+      <c r="W293" s="22"/>
+      <c r="X293" s="22"/>
+      <c r="Y293" s="22"/>
+      <c r="Z293" s="22"/>
+      <c r="AA293" s="22"/>
+      <c r="AB293" s="22"/>
+      <c r="AC293" s="22"/>
+      <c r="AD293" s="22"/>
+      <c r="AE293" s="22"/>
+      <c r="AF293" s="22"/>
+      <c r="AG293" s="22"/>
+      <c r="AH293" s="22"/>
+      <c r="AI293" s="22"/>
+      <c r="AJ293" s="22"/>
+      <c r="AK293" s="22"/>
+      <c r="AL293" s="22"/>
+      <c r="AM293" s="22"/>
+      <c r="AN293" s="22"/>
+      <c r="AO293" s="22"/>
+      <c r="AP293" s="22"/>
+      <c r="AQ293" s="22"/>
+      <c r="AR293" s="22"/>
+      <c r="AS293" s="22"/>
+      <c r="AT293" s="22"/>
+      <c r="AU293" s="22"/>
+      <c r="AV293" s="22"/>
+      <c r="AW293" s="22"/>
+      <c r="AX293" s="22"/>
+      <c r="AY293" s="22"/>
+      <c r="AZ293" s="22"/>
+      <c r="BA293" s="22"/>
+      <c r="BB293" s="22"/>
+    </row>
+    <row r="296" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="304" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="305" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="306" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="307" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="308" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="309" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="310" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="311" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="312" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="313" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="314" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="315" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="316" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="317" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="318" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="319" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="320" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="321" spans="2:54" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
-[...242 lines deleted...]
-    <row r="352" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" spans="2:54" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" spans="2:54" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" spans="2:54" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B323" s="20"/>
+    </row>
+    <row r="324" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" spans="2:54" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B326" s="15"/>
+      <c r="C326" s="15"/>
+      <c r="D326" s="15"/>
+      <c r="E326" s="15"/>
+      <c r="F326" s="15"/>
+      <c r="G326" s="15"/>
+      <c r="H326" s="15"/>
+      <c r="I326" s="15"/>
+      <c r="J326" s="15"/>
+      <c r="K326" s="15"/>
+      <c r="L326" s="15"/>
+      <c r="M326" s="15"/>
+      <c r="N326" s="15"/>
+      <c r="O326" s="15"/>
+      <c r="P326" s="15"/>
+      <c r="Q326" s="15"/>
+      <c r="R326" s="15"/>
+      <c r="T326" s="15"/>
+      <c r="U326" s="15"/>
+      <c r="V326" s="15"/>
+      <c r="W326" s="15"/>
+      <c r="X326" s="15"/>
+      <c r="Y326" s="15"/>
+      <c r="Z326" s="15"/>
+      <c r="AA326" s="15"/>
+      <c r="AB326" s="15"/>
+      <c r="AC326" s="15"/>
+      <c r="AD326" s="15"/>
+      <c r="AE326" s="15"/>
+      <c r="AF326" s="15"/>
+      <c r="AG326" s="15"/>
+      <c r="AH326" s="15"/>
+      <c r="AI326" s="15"/>
+      <c r="AJ326" s="15"/>
+      <c r="AK326" s="15"/>
+      <c r="AL326" s="15"/>
+      <c r="AM326" s="15"/>
+      <c r="AN326" s="15"/>
+      <c r="AO326" s="15"/>
+      <c r="AP326" s="15"/>
+      <c r="AQ326" s="15"/>
+      <c r="AR326" s="15"/>
+      <c r="AS326" s="15"/>
+      <c r="AT326" s="15"/>
+      <c r="AU326" s="15"/>
+      <c r="AV326" s="15"/>
+      <c r="AW326" s="15"/>
+      <c r="AX326" s="15"/>
+      <c r="AY326" s="15"/>
+      <c r="AZ326" s="15"/>
+      <c r="BA326" s="15"/>
+      <c r="BB326" s="15"/>
+    </row>
+    <row r="327" spans="2:54" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B327" s="15"/>
+      <c r="C327" s="15"/>
+      <c r="D327" s="15"/>
+      <c r="E327" s="15"/>
+      <c r="F327" s="15"/>
+      <c r="G327" s="15"/>
+      <c r="H327" s="15"/>
+      <c r="I327" s="15"/>
+      <c r="J327" s="15"/>
+      <c r="K327" s="15"/>
+      <c r="L327" s="15"/>
+      <c r="M327" s="15"/>
+      <c r="N327" s="15"/>
+      <c r="O327" s="15"/>
+      <c r="P327" s="15"/>
+      <c r="Q327" s="15"/>
+      <c r="R327" s="15"/>
+      <c r="T327" s="15"/>
+      <c r="U327" s="15"/>
+      <c r="V327" s="15"/>
+      <c r="W327" s="15"/>
+      <c r="X327" s="15"/>
+      <c r="Y327" s="15"/>
+      <c r="Z327" s="15"/>
+      <c r="AA327" s="15"/>
+      <c r="AB327" s="15"/>
+      <c r="AC327" s="15"/>
+      <c r="AD327" s="15"/>
+      <c r="AE327" s="15"/>
+      <c r="AF327" s="15"/>
+      <c r="AG327" s="15"/>
+      <c r="AH327" s="15"/>
+      <c r="AI327" s="15"/>
+      <c r="AJ327" s="15"/>
+      <c r="AK327" s="15"/>
+      <c r="AL327" s="15"/>
+      <c r="AM327" s="15"/>
+      <c r="AN327" s="15"/>
+      <c r="AO327" s="15"/>
+      <c r="AP327" s="15"/>
+      <c r="AQ327" s="15"/>
+      <c r="AR327" s="15"/>
+      <c r="AS327" s="15"/>
+      <c r="AT327" s="15"/>
+      <c r="AU327" s="15"/>
+      <c r="AV327" s="15"/>
+      <c r="AW327" s="15"/>
+      <c r="AX327" s="15"/>
+      <c r="AY327" s="15"/>
+      <c r="AZ327" s="15"/>
+      <c r="BA327" s="15"/>
+      <c r="BB327" s="15"/>
+    </row>
+    <row r="328" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B328" s="22"/>
+      <c r="C328" s="22"/>
+      <c r="D328" s="22"/>
+      <c r="E328" s="22"/>
+      <c r="F328" s="22"/>
+      <c r="G328" s="22"/>
+      <c r="H328" s="22"/>
+      <c r="I328" s="22"/>
+      <c r="J328" s="22"/>
+      <c r="K328" s="22"/>
+      <c r="L328" s="22"/>
+      <c r="M328" s="22"/>
+      <c r="N328" s="22"/>
+      <c r="O328" s="22"/>
+      <c r="P328" s="22"/>
+      <c r="Q328" s="22"/>
+      <c r="R328" s="22"/>
+      <c r="T328" s="22"/>
+      <c r="U328" s="22"/>
+      <c r="V328" s="22"/>
+      <c r="W328" s="22"/>
+      <c r="X328" s="22"/>
+      <c r="Y328" s="22"/>
+      <c r="Z328" s="22"/>
+      <c r="AA328" s="22"/>
+      <c r="AB328" s="22"/>
+      <c r="AC328" s="22"/>
+      <c r="AD328" s="22"/>
+      <c r="AE328" s="22"/>
+      <c r="AF328" s="22"/>
+      <c r="AG328" s="22"/>
+      <c r="AH328" s="22"/>
+      <c r="AI328" s="22"/>
+      <c r="AJ328" s="22"/>
+      <c r="AK328" s="22"/>
+      <c r="AL328" s="22"/>
+      <c r="AM328" s="22"/>
+      <c r="AN328" s="22"/>
+      <c r="AO328" s="22"/>
+      <c r="AP328" s="22"/>
+      <c r="AQ328" s="22"/>
+      <c r="AR328" s="22"/>
+      <c r="AS328" s="22"/>
+      <c r="AT328" s="22"/>
+      <c r="AU328" s="22"/>
+      <c r="AV328" s="22"/>
+      <c r="AW328" s="22"/>
+      <c r="AX328" s="22"/>
+      <c r="AY328" s="22"/>
+      <c r="AZ328" s="22"/>
+      <c r="BA328" s="22"/>
+      <c r="BB328" s="22"/>
+    </row>
+    <row r="329" spans="2:54" x14ac:dyDescent="0.2">
+      <c r="B329" s="22"/>
+      <c r="C329" s="22"/>
+      <c r="D329" s="22"/>
+      <c r="E329" s="22"/>
+      <c r="F329" s="22"/>
+      <c r="G329" s="22"/>
+      <c r="H329" s="22"/>
+      <c r="I329" s="22"/>
+      <c r="J329" s="22"/>
+      <c r="K329" s="22"/>
+      <c r="L329" s="22"/>
+      <c r="M329" s="22"/>
+      <c r="N329" s="22"/>
+      <c r="O329" s="22"/>
+      <c r="P329" s="22"/>
+      <c r="Q329" s="22"/>
+      <c r="R329" s="22"/>
+      <c r="T329" s="22"/>
+      <c r="U329" s="22"/>
+      <c r="V329" s="22"/>
+      <c r="W329" s="22"/>
+      <c r="X329" s="22"/>
+      <c r="Y329" s="22"/>
+      <c r="Z329" s="22"/>
+      <c r="AA329" s="22"/>
+      <c r="AB329" s="22"/>
+      <c r="AC329" s="22"/>
+      <c r="AD329" s="22"/>
+      <c r="AE329" s="22"/>
+      <c r="AF329" s="22"/>
+      <c r="AG329" s="22"/>
+      <c r="AH329" s="22"/>
+      <c r="AI329" s="22"/>
+      <c r="AJ329" s="22"/>
+      <c r="AK329" s="22"/>
+      <c r="AL329" s="22"/>
+      <c r="AM329" s="22"/>
+      <c r="AN329" s="22"/>
+      <c r="AO329" s="22"/>
+      <c r="AP329" s="22"/>
+      <c r="AQ329" s="22"/>
+      <c r="AR329" s="22"/>
+      <c r="AS329" s="22"/>
+      <c r="AT329" s="22"/>
+      <c r="AU329" s="22"/>
+      <c r="AV329" s="22"/>
+      <c r="AW329" s="22"/>
+      <c r="AX329" s="22"/>
+      <c r="AY329" s="22"/>
+      <c r="AZ329" s="22"/>
+      <c r="BA329" s="22"/>
+      <c r="BB329" s="22"/>
+    </row>
+    <row r="332" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" spans="2:54" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="353" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="354" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="355" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="356" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="357" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...6 lines deleted...]
-    <row r="364" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MahOKJr40h84ElxqLBFBCin0zs00SZTZoISTOkZCwiOkGpkCdBp/wTXZ3uCcaK7lrEUMnu7C1GZ0q6X8XsogpA==" saltValue="KmpoIa0iZk08oTTUBHCYNA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...15 lines deleted...]
-    <mergeCell ref="M8:O8"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="moz+5a/xtTST4SbVcYDLBRw1sVRwamV6LLU6M+NSibR+1lPqcT06MKuKzlNVwQV32gce3gODlSY84NZQxDXLlw==" saltValue="QTkY+MLYLPNx2CG7hrkD5w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="142">
+    <mergeCell ref="BD39:BE39"/>
+    <mergeCell ref="BD40:BE40"/>
+    <mergeCell ref="BD22:BE22"/>
+    <mergeCell ref="BD23:BE23"/>
+    <mergeCell ref="BD24:BE24"/>
+    <mergeCell ref="BC6:BF6"/>
+    <mergeCell ref="BD8:BE8"/>
+    <mergeCell ref="BD9:BE9"/>
+    <mergeCell ref="BD11:BE11"/>
+    <mergeCell ref="BD12:BE12"/>
+    <mergeCell ref="BD13:BE13"/>
+    <mergeCell ref="BD15:BE16"/>
+    <mergeCell ref="BD18:BE18"/>
+    <mergeCell ref="BD19:BE19"/>
+    <mergeCell ref="BD20:BE20"/>
+    <mergeCell ref="BD21:BE21"/>
+    <mergeCell ref="BD30:BE30"/>
+    <mergeCell ref="BD31:BE31"/>
+    <mergeCell ref="BD32:BE32"/>
+    <mergeCell ref="BD33:BE33"/>
+    <mergeCell ref="BD34:BE34"/>
+    <mergeCell ref="BD35:BE35"/>
+    <mergeCell ref="BD36:BE36"/>
+    <mergeCell ref="BD37:BE37"/>
+    <mergeCell ref="BD38:BE38"/>
+    <mergeCell ref="E13:M13"/>
+    <mergeCell ref="N13:R13"/>
+    <mergeCell ref="O12:R12"/>
+    <mergeCell ref="B10:C12"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="AE15:AF15"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="E8:L8"/>
+    <mergeCell ref="O10:R10"/>
+    <mergeCell ref="E10:N10"/>
     <mergeCell ref="E12:N12"/>
     <mergeCell ref="E11:N11"/>
     <mergeCell ref="O11:R11"/>
+    <mergeCell ref="T8:U9"/>
+    <mergeCell ref="W13:AE13"/>
+    <mergeCell ref="AF13:AJ13"/>
+    <mergeCell ref="T10:U12"/>
+    <mergeCell ref="W10:AF10"/>
+    <mergeCell ref="AG10:AJ10"/>
+    <mergeCell ref="W11:AF11"/>
+    <mergeCell ref="AG11:AJ11"/>
+    <mergeCell ref="W12:AF12"/>
+    <mergeCell ref="AG12:AJ12"/>
+    <mergeCell ref="W8:AD8"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="AC16:AD16"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="B2:C3"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:R4"/>
+    <mergeCell ref="U4:AD4"/>
+    <mergeCell ref="AG4:AK4"/>
+    <mergeCell ref="B8:C9"/>
+    <mergeCell ref="AB9:AE9"/>
+    <mergeCell ref="AF9:AG9"/>
+    <mergeCell ref="AH9:AJ9"/>
+    <mergeCell ref="P8:R8"/>
+    <mergeCell ref="M8:O8"/>
     <mergeCell ref="E9:I9"/>
     <mergeCell ref="J9:M9"/>
     <mergeCell ref="P9:R9"/>
-    <mergeCell ref="AU16:AV16"/>
-[...12 lines deleted...]
-    <mergeCell ref="BA16:BB16"/>
+    <mergeCell ref="AE8:AG8"/>
+    <mergeCell ref="AH8:AJ8"/>
+    <mergeCell ref="W9:AA9"/>
+    <mergeCell ref="D2:BB3"/>
+    <mergeCell ref="AL4:BB4"/>
+    <mergeCell ref="AN5:BB5"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AS15:AT15"/>
     <mergeCell ref="AL8:AM9"/>
     <mergeCell ref="AO8:AV8"/>
     <mergeCell ref="AW8:AY8"/>
     <mergeCell ref="AZ8:BB8"/>
     <mergeCell ref="AO9:AS9"/>
     <mergeCell ref="AT9:AW9"/>
     <mergeCell ref="AX9:AY9"/>
     <mergeCell ref="AZ9:BB9"/>
     <mergeCell ref="AO10:AX10"/>
     <mergeCell ref="AY10:BB10"/>
     <mergeCell ref="AO11:AX11"/>
     <mergeCell ref="AW15:AX15"/>
     <mergeCell ref="AY15:AZ15"/>
-    <mergeCell ref="AO16:AP16"/>
-    <mergeCell ref="AQ16:AR16"/>
     <mergeCell ref="AO15:AP15"/>
     <mergeCell ref="AQ15:AR15"/>
     <mergeCell ref="AU15:AV15"/>
     <mergeCell ref="AO12:AX12"/>
     <mergeCell ref="AY11:BB11"/>
     <mergeCell ref="BA15:BB15"/>
-    <mergeCell ref="E8:L8"/>
-[...35 lines deleted...]
-    <mergeCell ref="W15:X15"/>
     <mergeCell ref="AY12:BB12"/>
     <mergeCell ref="AO13:AW13"/>
     <mergeCell ref="AX13:BB13"/>
-    <mergeCell ref="T8:U9"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF13:AJ13"/>
     <mergeCell ref="AL10:AM12"/>
-    <mergeCell ref="T10:U12"/>
-[...9 lines deleted...]
-    <mergeCell ref="W9:AA9"/>
+    <mergeCell ref="AA15:AB15"/>
+    <mergeCell ref="AC15:AD15"/>
+    <mergeCell ref="W16:X16"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="AA16:AB16"/>
+    <mergeCell ref="BD47:BE47"/>
+    <mergeCell ref="AW16:AX16"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="BD42:BE42"/>
+    <mergeCell ref="BD43:BE43"/>
+    <mergeCell ref="BD44:BE44"/>
+    <mergeCell ref="BD45:BE45"/>
+    <mergeCell ref="BD46:BE46"/>
+    <mergeCell ref="AU16:AV16"/>
+    <mergeCell ref="AS16:AT16"/>
+    <mergeCell ref="AY16:AZ16"/>
+    <mergeCell ref="BA16:BB16"/>
+    <mergeCell ref="AO16:AP16"/>
+    <mergeCell ref="AQ16:AR16"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AE16:AF16"/>
     <mergeCell ref="BD41:BE41"/>
     <mergeCell ref="BD25:BE25"/>
     <mergeCell ref="BD26:BE26"/>
     <mergeCell ref="BD27:BE27"/>
     <mergeCell ref="BD28:BE28"/>
     <mergeCell ref="BD29:BE29"/>
-    <mergeCell ref="BD30:BE30"/>
-[...23 lines deleted...]
-    <mergeCell ref="BD13:BE13"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="D4:R4">
-    <cfRule type="expression" dxfId="97" priority="108">
+    <cfRule type="expression" dxfId="95" priority="108">
       <formula>NOT(D4="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="96" priority="111">
+    <cfRule type="expression" dxfId="94" priority="111">
       <formula>NOT(OR($D$2="hier Gerätenamen eintippen",$D$2=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U4:AD4">
-    <cfRule type="expression" dxfId="95" priority="106">
+    <cfRule type="expression" dxfId="93" priority="106">
       <formula>NOT(U4="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="94" priority="107">
+    <cfRule type="expression" dxfId="92" priority="107">
       <formula>NOT(OR($D$2="hier Gerätenamen eintippen",$D$2=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:C9">
-    <cfRule type="expression" dxfId="93" priority="101">
+    <cfRule type="expression" dxfId="91" priority="101">
       <formula>NOT(OR($B$8="Test",$B$8=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="92" priority="103">
+    <cfRule type="expression" dxfId="90" priority="103">
       <formula>NOT(OR($D$2="",$D$2="hier Gerätenamen eintippen"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10:C12">
-    <cfRule type="expression" dxfId="91" priority="99">
+    <cfRule type="expression" dxfId="89" priority="99">
       <formula>NOT(OR(B10="",B10="Level / Testlot"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="90" priority="100">
+    <cfRule type="expression" dxfId="88" priority="100">
       <formula>NOT(OR(B8="",B8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T10:U12">
-    <cfRule type="expression" dxfId="89" priority="97">
+    <cfRule type="expression" dxfId="87" priority="97">
       <formula>NOT(OR(T10="",T10="Level / Testlot"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="88" priority="98">
+    <cfRule type="expression" dxfId="86" priority="98">
       <formula>NOT(OR(T8="",T8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL10:AM12">
-    <cfRule type="expression" dxfId="87" priority="95">
+    <cfRule type="expression" dxfId="85" priority="95">
       <formula>NOT(OR(AL10="",AL10="Level / Testlot"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="86" priority="96">
+    <cfRule type="expression" dxfId="84" priority="96">
       <formula>NOT(OR(AL8="",AL8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M8:O8">
-    <cfRule type="expression" dxfId="85" priority="92">
+    <cfRule type="expression" dxfId="83" priority="92">
       <formula>AND(NOT(J9=""),NOT(P9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="84" priority="93">
+    <cfRule type="expression" dxfId="82" priority="93">
       <formula>NOT(M8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="83" priority="94">
+    <cfRule type="expression" dxfId="81" priority="94">
       <formula>NOT(OR(B8="",B8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AE8:AG8">
-    <cfRule type="expression" dxfId="82" priority="89">
+    <cfRule type="expression" dxfId="80" priority="89">
       <formula>AND(NOT(AB9=""),NOT(AH9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="81" priority="90">
+    <cfRule type="expression" dxfId="79" priority="90">
       <formula>NOT(AE8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="80" priority="91">
+    <cfRule type="expression" dxfId="78" priority="91">
       <formula>NOT(OR(T8="",T8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AW8:AY8">
-    <cfRule type="expression" dxfId="79" priority="86">
+    <cfRule type="expression" dxfId="77" priority="86">
       <formula>AND(NOT(AT9=""),NOT(AZ9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="78" priority="87">
+    <cfRule type="expression" dxfId="76" priority="87">
       <formula>NOT(AW8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="77" priority="88">
+    <cfRule type="expression" dxfId="75" priority="88">
       <formula>NOT(OR(AL8="",AL8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:M9">
-    <cfRule type="expression" dxfId="76" priority="79">
+    <cfRule type="expression" dxfId="74" priority="79">
       <formula>NOT(M8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="75" priority="81">
+    <cfRule type="expression" dxfId="73" priority="81">
       <formula>AND(NOT(J9=""),NOT(P9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="74" priority="82">
+    <cfRule type="expression" dxfId="72" priority="82">
       <formula>NOT(OR(B8="",B8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:R9">
-    <cfRule type="expression" dxfId="73" priority="77">
+    <cfRule type="expression" dxfId="71" priority="77">
       <formula>AND(NOT(J9=""),NOT(P9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="72" priority="78">
+    <cfRule type="expression" dxfId="70" priority="78">
       <formula>NOT(M8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="71" priority="80">
+    <cfRule type="expression" dxfId="69" priority="80">
       <formula>NOT(OR(B8="",B8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB9:AE9">
-    <cfRule type="expression" dxfId="70" priority="74">
+    <cfRule type="expression" dxfId="68" priority="74">
       <formula>NOT(AE8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="69" priority="75">
+    <cfRule type="expression" dxfId="67" priority="75">
       <formula>AND(NOT(AB9=""),NOT(AH9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="68" priority="76">
+    <cfRule type="expression" dxfId="66" priority="76">
       <formula>NOT(OR(T8="",T8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AT9:AW9">
-    <cfRule type="expression" dxfId="67" priority="71">
+    <cfRule type="expression" dxfId="65" priority="71">
       <formula>NOT(AW8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="66" priority="72">
+    <cfRule type="expression" dxfId="64" priority="72">
       <formula>AND(NOT(AT9=""),NOT(AZ9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="65" priority="73">
+    <cfRule type="expression" dxfId="63" priority="73">
       <formula>NOT(OR(AL8="",AL8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH9:AJ9">
-    <cfRule type="expression" dxfId="64" priority="68">
+    <cfRule type="expression" dxfId="62" priority="68">
       <formula>AND(NOT(AB9=""),NOT(AH9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="63" priority="69">
+    <cfRule type="expression" dxfId="61" priority="69">
       <formula>NOT(AE8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="62" priority="70">
+    <cfRule type="expression" dxfId="60" priority="70">
       <formula>NOT(OR(T8="",T8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AZ9:BB9">
-    <cfRule type="expression" dxfId="61" priority="65">
+    <cfRule type="expression" dxfId="59" priority="65">
       <formula>AND(NOT(AT9=""),NOT(AZ9=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="60" priority="66">
+    <cfRule type="expression" dxfId="58" priority="66">
       <formula>NOT(AW8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="59" priority="67">
+    <cfRule type="expression" dxfId="57" priority="67">
       <formula>NOT(OR(AL8="",AL8="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O10:R10">
-    <cfRule type="expression" dxfId="58" priority="6">
+    <cfRule type="expression" dxfId="56" priority="6">
       <formula>AND(NOT($M$16=""),$O$10="",$AO$6="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="57" priority="52">
+    <cfRule type="expression" dxfId="55" priority="52">
       <formula>NOT($O$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="56" priority="63">
+    <cfRule type="expression" dxfId="54" priority="63">
       <formula>NOT(M$8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="55" priority="64">
+    <cfRule type="expression" dxfId="53" priority="64">
       <formula>AND(NOT(J$9=""),NOT(P$9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O11:R11">
-    <cfRule type="expression" dxfId="54" priority="51">
+    <cfRule type="expression" dxfId="52" priority="51">
       <formula>NOT(O12="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="53" priority="56">
+    <cfRule type="expression" dxfId="51" priority="56">
       <formula>NOT(O11="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="52" priority="58">
+    <cfRule type="expression" dxfId="50" priority="58">
       <formula>NOT($O$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="51" priority="61">
+    <cfRule type="expression" dxfId="49" priority="61">
       <formula>NOT(M$8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O12:R12">
-    <cfRule type="expression" dxfId="50" priority="50">
+    <cfRule type="expression" dxfId="48" priority="50">
       <formula>NOT(O11="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="49" priority="55">
+    <cfRule type="expression" dxfId="47" priority="55">
       <formula>NOT(O12="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="48" priority="57">
+    <cfRule type="expression" dxfId="46" priority="57">
       <formula>NOT($O$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="47" priority="59">
+    <cfRule type="expression" dxfId="45" priority="59">
       <formula>NOT(M$8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P8:R8">
-    <cfRule type="expression" dxfId="46" priority="48">
+    <cfRule type="expression" dxfId="44" priority="48">
       <formula>AND(NOT(P8=""),NOT(P8="Einheit"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="45" priority="49">
+    <cfRule type="expression" dxfId="43" priority="49">
       <formula>OR(NOT(M8=""),NOT(J9=""),NOT(P9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH8:AJ8">
-    <cfRule type="expression" dxfId="44" priority="46">
+    <cfRule type="expression" dxfId="42" priority="46">
       <formula>AND(NOT(AH8=""),NOT(AH8="Einheit"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="43" priority="47">
+    <cfRule type="expression" dxfId="41" priority="47">
       <formula>OR(NOT($AE$8=""),NOT($AB$9=""),NOT($AH$9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AZ8:BB8">
-    <cfRule type="expression" dxfId="42" priority="44">
+    <cfRule type="expression" dxfId="40" priority="44">
       <formula>AND(NOT($AZ$8=""),NOT($AZ$8="Einheit"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="41" priority="45">
+    <cfRule type="expression" dxfId="39" priority="45">
       <formula>OR(NOT($AW$8=""),NOT($AT$9=""),NOT($AZ$9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N13:R13">
-    <cfRule type="expression" dxfId="40" priority="43">
+    <cfRule type="expression" dxfId="38" priority="43">
       <formula>AND(NOT(M16=""),OR(N13="Runden auf:",N13=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF13:AJ13">
-    <cfRule type="expression" dxfId="39" priority="42">
+    <cfRule type="expression" dxfId="37" priority="42">
       <formula>AND(NOT($AE$16=""),OR($AF$13="Runden auf:",$AF$13=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AX13:BB13">
-    <cfRule type="expression" dxfId="38" priority="41">
+    <cfRule type="expression" dxfId="36" priority="41">
       <formula>AND(NOT($AW$16=""),OR($AX$13="Runden auf:",$AX$13=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AG10:AJ10">
-    <cfRule type="expression" dxfId="37" priority="4">
+    <cfRule type="expression" dxfId="35" priority="4">
       <formula>AND(NOT($AE$16=""),$AG$10="",$AO$6="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="36" priority="38">
+    <cfRule type="expression" dxfId="34" priority="38">
       <formula>NOT($AG$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="35" priority="39">
+    <cfRule type="expression" dxfId="33" priority="39">
       <formula>NOT(AE$8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="34" priority="40">
+    <cfRule type="expression" dxfId="32" priority="40">
       <formula>AND(NOT(AB$9=""),NOT(AH$9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY10:BB10">
-    <cfRule type="expression" dxfId="33" priority="2">
+    <cfRule type="expression" dxfId="31" priority="2">
       <formula>AND(NOT($AW$16=""),$AY$10="",$AO$6="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="32" priority="35">
+    <cfRule type="expression" dxfId="30" priority="35">
       <formula>NOT($AY$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="31" priority="36">
+    <cfRule type="expression" dxfId="29" priority="36">
       <formula>NOT(AW$8="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="30" priority="37">
+    <cfRule type="expression" dxfId="28" priority="37">
       <formula>AND(NOT(AT$9=""),NOT(AZ$9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AG11:AJ11">
-    <cfRule type="expression" dxfId="29" priority="31">
+    <cfRule type="expression" dxfId="27" priority="31">
       <formula>NOT(AG12="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="28" priority="32">
+    <cfRule type="expression" dxfId="26" priority="32">
       <formula>NOT(AG11="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="27" priority="33">
+    <cfRule type="expression" dxfId="25" priority="33">
       <formula>NOT($AG$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="26" priority="34">
+    <cfRule type="expression" dxfId="24" priority="34">
       <formula>NOT(AE$8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY11:BB11">
-    <cfRule type="expression" dxfId="25" priority="27">
+    <cfRule type="expression" dxfId="23" priority="27">
       <formula>NOT(AY12="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="24" priority="28">
+    <cfRule type="expression" dxfId="22" priority="28">
       <formula>NOT(AY11="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="23" priority="29">
+    <cfRule type="expression" dxfId="21" priority="29">
       <formula>NOT($AY$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="22" priority="30">
+    <cfRule type="expression" dxfId="20" priority="30">
       <formula>NOT(AW$8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AG12:AJ12">
-    <cfRule type="expression" dxfId="21" priority="23">
+    <cfRule type="expression" dxfId="19" priority="23">
       <formula>NOT(AG11="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="20" priority="24">
+    <cfRule type="expression" dxfId="18" priority="24">
       <formula>NOT(AG12="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="19" priority="25">
+    <cfRule type="expression" dxfId="17" priority="25">
       <formula>NOT($AG$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="18" priority="26">
+    <cfRule type="expression" dxfId="16" priority="26">
       <formula>NOT(AE$8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY12:BB12">
-    <cfRule type="expression" dxfId="17" priority="19">
+    <cfRule type="expression" dxfId="15" priority="19">
       <formula>NOT(AY11="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="16" priority="20">
+    <cfRule type="expression" dxfId="14" priority="20">
       <formula>NOT(AY12="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="15" priority="21">
+    <cfRule type="expression" dxfId="13" priority="21">
       <formula>NOT($AY$10="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="14" priority="22">
+    <cfRule type="expression" dxfId="12" priority="22">
       <formula>NOT(AW$8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:C47">
-    <cfRule type="expression" dxfId="13" priority="17">
+    <cfRule type="expression" dxfId="11" priority="17">
       <formula>OR(NOT($B$18:$C$47=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="12" priority="18">
+    <cfRule type="expression" dxfId="10" priority="18">
       <formula>NOT($M$16="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T18:U47">
-    <cfRule type="expression" dxfId="11" priority="15">
+    <cfRule type="expression" dxfId="9" priority="15">
       <formula>OR(NOT($T$18:$U$47=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="10" priority="16">
+    <cfRule type="expression" dxfId="8" priority="16">
       <formula>NOT($AE$16="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL18:AM47">
-    <cfRule type="expression" dxfId="9" priority="13">
+    <cfRule type="expression" dxfId="7" priority="13">
       <formula>OR(NOT($AL$18:$AM$47=""))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="8" priority="14">
+    <cfRule type="expression" dxfId="6" priority="14">
       <formula>NOT($AW$16="")</formula>
-    </cfRule>
-[...8 lines deleted...]
-      <formula>AND(NOT($AO$2=""),$AO$6="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL4:AM4">
     <cfRule type="expression" dxfId="5" priority="117">
       <formula>AND($AL$4&lt;TODAY(),NOT($AL$4=""),$AO$6="")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="118">
       <formula>NOT(AL4="")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="3" priority="119">
       <formula>NOT(OR($D$2="hier Gerätenamen eintippen",$D$2=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E10:N10">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>AND(NOT($M$16=""),$O$10="",$AO$6="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W10:AF10">
     <cfRule type="expression" dxfId="1" priority="5">
       <formula>AND(NOT($AE$16=""),$AG$10="",$AO$6="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AO10:AX10">
     <cfRule type="expression" dxfId="0" priority="3">
       <formula>AND(NOT($AW$16=""),$AY$10="",$AO$6="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="P8:R11 O8:O12 AH8:AJ11 AG8:AG12 AZ8:BB11 AY8:AY12" xr:uid="{CFDC72F5-415B-4DCA-90A3-1F160246E8EA}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="BD9" r:id="rId1" xr:uid="{40BCBACD-5CD7-4309-B2ED-7003E650F40B}"/>
     <hyperlink ref="BD12" r:id="rId2" xr:uid="{904EA2B6-30A9-48AD-B23E-7495B5356DB7}"/>
   </hyperlinks>
-  <pageMargins left="6.5624999999999998E-3" right="0.15748031496062992" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId3"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0.74803149606299213" header="0" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter>
     <oddFooter xml:space="preserve">&amp;L© PMC, 28.03.2023&amp;CSeite &amp;P/&amp;N&amp;Rwww.polymed.ch/Downloads / Labor / Qualitätskontrollen / Blankodokumentationshilfe für Kunden           </oddFooter>
   </headerFooter>
   <drawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8387B899-048A-4A94-8D0A-9A53638E5431}">
           <x14:formula1>
             <xm:f>Tabelle3!$B$2:$B$6</xm:f>
           </x14:formula1>
           <xm:sqref>N13 AF13 AX13</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>AO6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="C3:N859"/>
   <sheetViews>
     <sheetView topLeftCell="D1" workbookViewId="0">
       <selection activeCell="Q88" sqref="Q88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" bestFit="1" customWidth="1"/>
@@ -15753,176 +15670,176 @@
         <v>#N/A</v>
       </c>
       <c r="F31" s="11">
         <v>1</v>
       </c>
       <c r="G31" s="11">
         <v>2</v>
       </c>
       <c r="H31" s="11">
         <v>3</v>
       </c>
       <c r="I31" s="11">
         <v>4</v>
       </c>
       <c r="J31" s="11">
         <v>5</v>
       </c>
       <c r="K31" s="11">
         <v>6</v>
       </c>
       <c r="L31" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="3:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C32" s="90"/>
+      <c r="C32" s="87"/>
       <c r="D32" s="8">
         <v>26</v>
       </c>
       <c r="E32" s="8" t="e">
         <f>IF(Tabelle1!$C43="",NA(),IF(Tabelle1!$C43&lt;Tabelle1!$E$16,0.9,IF(Tabelle1!$C43&lt;=Tabelle1!$G$16,1+(Tabelle1!$C43-Tabelle1!$E$16)/ABS(Tabelle1!$G$16-Tabelle1!$E$16),IF(Tabelle1!$C43&lt;=Tabelle1!$I$16,2+(Tabelle1!$C43-Tabelle1!$G$16)/ABS(Tabelle1!$I$16-Tabelle1!$G$16),IF(Tabelle1!$C43&lt;=Tabelle1!$K$16,3+(Tabelle1!$C43-Tabelle1!$I$16)/ABS(Tabelle1!$K$16-Tabelle1!$I$16),IF(Tabelle1!$C43&lt;=Tabelle1!$M$16,4+(Tabelle1!$C43-Tabelle1!$K$16)/ABS(Tabelle1!$M$16-Tabelle1!$K$16),IF(Tabelle1!$C43&lt;=Tabelle1!$O$16,5+(Tabelle1!$C43-Tabelle1!$M$16)/ABS(Tabelle1!$O$16-Tabelle1!$M$16),IF(Tabelle1!$C43&lt;=Tabelle1!$Q$16,6+(Tabelle1!$C43-Tabelle1!$O$16)/ABS(Tabelle1!$Q$16-Tabelle1!$O$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F32" s="11">
         <v>1</v>
       </c>
       <c r="G32" s="11">
         <v>2</v>
       </c>
       <c r="H32" s="11">
         <v>3</v>
       </c>
       <c r="I32" s="11">
         <v>4</v>
       </c>
       <c r="J32" s="11">
         <v>5</v>
       </c>
       <c r="K32" s="11">
         <v>6</v>
       </c>
       <c r="L32" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="3:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C33" s="90"/>
+      <c r="C33" s="87"/>
       <c r="D33" s="11">
         <v>27</v>
       </c>
       <c r="E33" s="8" t="e">
         <f>IF(Tabelle1!$C44="",NA(),IF(Tabelle1!$C44&lt;Tabelle1!$E$16,0.9,IF(Tabelle1!$C44&lt;=Tabelle1!$G$16,1+(Tabelle1!$C44-Tabelle1!$E$16)/ABS(Tabelle1!$G$16-Tabelle1!$E$16),IF(Tabelle1!$C44&lt;=Tabelle1!$I$16,2+(Tabelle1!$C44-Tabelle1!$G$16)/ABS(Tabelle1!$I$16-Tabelle1!$G$16),IF(Tabelle1!$C44&lt;=Tabelle1!$K$16,3+(Tabelle1!$C44-Tabelle1!$I$16)/ABS(Tabelle1!$K$16-Tabelle1!$I$16),IF(Tabelle1!$C44&lt;=Tabelle1!$M$16,4+(Tabelle1!$C44-Tabelle1!$K$16)/ABS(Tabelle1!$M$16-Tabelle1!$K$16),IF(Tabelle1!$C44&lt;=Tabelle1!$O$16,5+(Tabelle1!$C44-Tabelle1!$M$16)/ABS(Tabelle1!$O$16-Tabelle1!$M$16),IF(Tabelle1!$C44&lt;=Tabelle1!$Q$16,6+(Tabelle1!$C44-Tabelle1!$O$16)/ABS(Tabelle1!$Q$16-Tabelle1!$O$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F33" s="11">
         <v>1</v>
       </c>
       <c r="G33" s="11">
         <v>2</v>
       </c>
       <c r="H33" s="11">
         <v>3</v>
       </c>
       <c r="I33" s="11">
         <v>4</v>
       </c>
       <c r="J33" s="11">
         <v>5</v>
       </c>
       <c r="K33" s="11">
         <v>6</v>
       </c>
       <c r="L33" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="3:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C34" s="90"/>
+      <c r="C34" s="87"/>
       <c r="D34" s="8">
         <v>28</v>
       </c>
       <c r="E34" s="8" t="e">
         <f>IF(Tabelle1!$C45="",NA(),IF(Tabelle1!$C45&lt;Tabelle1!$E$16,0.9,IF(Tabelle1!$C45&lt;=Tabelle1!$G$16,1+(Tabelle1!$C45-Tabelle1!$E$16)/ABS(Tabelle1!$G$16-Tabelle1!$E$16),IF(Tabelle1!$C45&lt;=Tabelle1!$I$16,2+(Tabelle1!$C45-Tabelle1!$G$16)/ABS(Tabelle1!$I$16-Tabelle1!$G$16),IF(Tabelle1!$C45&lt;=Tabelle1!$K$16,3+(Tabelle1!$C45-Tabelle1!$I$16)/ABS(Tabelle1!$K$16-Tabelle1!$I$16),IF(Tabelle1!$C45&lt;=Tabelle1!$M$16,4+(Tabelle1!$C45-Tabelle1!$K$16)/ABS(Tabelle1!$M$16-Tabelle1!$K$16),IF(Tabelle1!$C45&lt;=Tabelle1!$O$16,5+(Tabelle1!$C45-Tabelle1!$M$16)/ABS(Tabelle1!$O$16-Tabelle1!$M$16),IF(Tabelle1!$C45&lt;=Tabelle1!$Q$16,6+(Tabelle1!$C45-Tabelle1!$O$16)/ABS(Tabelle1!$Q$16-Tabelle1!$O$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F34" s="11">
         <v>1</v>
       </c>
       <c r="G34" s="11">
         <v>2</v>
       </c>
       <c r="H34" s="11">
         <v>3</v>
       </c>
       <c r="I34" s="11">
         <v>4</v>
       </c>
       <c r="J34" s="11">
         <v>5</v>
       </c>
       <c r="K34" s="11">
         <v>6</v>
       </c>
       <c r="L34" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="3:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C35" s="90"/>
+      <c r="C35" s="87"/>
       <c r="D35" s="11">
         <v>29</v>
       </c>
       <c r="E35" s="8" t="e">
         <f>IF(Tabelle1!$C46="",NA(),IF(Tabelle1!$C46&lt;Tabelle1!$E$16,0.9,IF(Tabelle1!$C46&lt;=Tabelle1!$G$16,1+(Tabelle1!$C46-Tabelle1!$E$16)/ABS(Tabelle1!$G$16-Tabelle1!$E$16),IF(Tabelle1!$C46&lt;=Tabelle1!$I$16,2+(Tabelle1!$C46-Tabelle1!$G$16)/ABS(Tabelle1!$I$16-Tabelle1!$G$16),IF(Tabelle1!$C46&lt;=Tabelle1!$K$16,3+(Tabelle1!$C46-Tabelle1!$I$16)/ABS(Tabelle1!$K$16-Tabelle1!$I$16),IF(Tabelle1!$C46&lt;=Tabelle1!$M$16,4+(Tabelle1!$C46-Tabelle1!$K$16)/ABS(Tabelle1!$M$16-Tabelle1!$K$16),IF(Tabelle1!$C46&lt;=Tabelle1!$O$16,5+(Tabelle1!$C46-Tabelle1!$M$16)/ABS(Tabelle1!$O$16-Tabelle1!$M$16),IF(Tabelle1!$C46&lt;=Tabelle1!$Q$16,6+(Tabelle1!$C46-Tabelle1!$O$16)/ABS(Tabelle1!$Q$16-Tabelle1!$O$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F35" s="11">
         <v>1</v>
       </c>
       <c r="G35" s="11">
         <v>2</v>
       </c>
       <c r="H35" s="11">
         <v>3</v>
       </c>
       <c r="I35" s="11">
         <v>4</v>
       </c>
       <c r="J35" s="11">
         <v>5</v>
       </c>
       <c r="K35" s="11">
         <v>6</v>
       </c>
       <c r="L35" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="3:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="90"/>
-      <c r="D36" s="91">
+      <c r="C36" s="87"/>
+      <c r="D36" s="88">
         <v>30</v>
       </c>
       <c r="E36" s="8" t="e">
         <f>IF(Tabelle1!$C47="",NA(),IF(Tabelle1!$C47&lt;Tabelle1!$E$16,0.9,IF(Tabelle1!$C47&lt;=Tabelle1!$G$16,1+(Tabelle1!$C47-Tabelle1!$E$16)/ABS(Tabelle1!$G$16-Tabelle1!$E$16),IF(Tabelle1!$C47&lt;=Tabelle1!$I$16,2+(Tabelle1!$C47-Tabelle1!$G$16)/ABS(Tabelle1!$I$16-Tabelle1!$G$16),IF(Tabelle1!$C47&lt;=Tabelle1!$K$16,3+(Tabelle1!$C47-Tabelle1!$I$16)/ABS(Tabelle1!$K$16-Tabelle1!$I$16),IF(Tabelle1!$C47&lt;=Tabelle1!$M$16,4+(Tabelle1!$C47-Tabelle1!$K$16)/ABS(Tabelle1!$M$16-Tabelle1!$K$16),IF(Tabelle1!$C47&lt;=Tabelle1!$O$16,5+(Tabelle1!$C47-Tabelle1!$M$16)/ABS(Tabelle1!$O$16-Tabelle1!$M$16),IF(Tabelle1!$C47&lt;=Tabelle1!$Q$16,6+(Tabelle1!$C47-Tabelle1!$O$16)/ABS(Tabelle1!$Q$16-Tabelle1!$O$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F36" s="11">
         <v>1</v>
       </c>
       <c r="G36" s="11">
         <v>2</v>
       </c>
       <c r="H36" s="11">
         <v>3</v>
       </c>
       <c r="I36" s="11">
         <v>4</v>
       </c>
       <c r="J36" s="11">
         <v>5</v>
       </c>
       <c r="K36" s="11">
         <v>6</v>
       </c>
       <c r="L36" s="12">
@@ -16723,175 +16640,175 @@
         <v>#N/A</v>
       </c>
       <c r="F64" s="11">
         <v>1</v>
       </c>
       <c r="G64" s="11">
         <v>2</v>
       </c>
       <c r="H64" s="11">
         <v>3</v>
       </c>
       <c r="I64" s="11">
         <v>4</v>
       </c>
       <c r="J64" s="11">
         <v>5</v>
       </c>
       <c r="K64" s="11">
         <v>6</v>
       </c>
       <c r="L64" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="3:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C65" s="90"/>
+      <c r="C65" s="87"/>
       <c r="D65" s="8">
         <v>26</v>
       </c>
       <c r="E65" s="8" t="e">
         <f>IF(Tabelle1!$U43="",NA(),IF(Tabelle1!$U43&lt;Tabelle1!$W$16,0.9,IF(Tabelle1!$U43&lt;=Tabelle1!$Y$16,1+(Tabelle1!$U43-Tabelle1!$W$16)/ABS(Tabelle1!$Y$16-Tabelle1!$W$16),IF(Tabelle1!$U43&lt;=Tabelle1!$AA$16,2+(Tabelle1!$U43-Tabelle1!$Y$16)/ABS(Tabelle1!$AA$16-Tabelle1!$Y$16),IF(Tabelle1!$U43&lt;=Tabelle1!$AC$16,3+(Tabelle1!$U43-Tabelle1!$AA$16)/ABS(Tabelle1!$AC$16-Tabelle1!$AA$16),IF(Tabelle1!$U43&lt;=Tabelle1!$AE$16,4+(Tabelle1!$U43-Tabelle1!$AC$16)/ABS(Tabelle1!$AE$16-Tabelle1!$AC$16),IF(Tabelle1!$U43&lt;=Tabelle1!$AG$16,5+(Tabelle1!$U43-Tabelle1!$AE$16)/ABS(Tabelle1!$AG$16-Tabelle1!$AE$16),IF(Tabelle1!$U43&lt;=Tabelle1!$AI$16,6+(Tabelle1!$U43-Tabelle1!$AG$16)/ABS(Tabelle1!$AI$16-Tabelle1!$AG$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F65" s="11">
         <v>1</v>
       </c>
       <c r="G65" s="11">
         <v>2</v>
       </c>
       <c r="H65" s="11">
         <v>3</v>
       </c>
       <c r="I65" s="11">
         <v>4</v>
       </c>
       <c r="J65" s="11">
         <v>5</v>
       </c>
       <c r="K65" s="11">
         <v>6</v>
       </c>
       <c r="L65" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="3:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C66" s="90"/>
+      <c r="C66" s="87"/>
       <c r="D66" s="11">
         <v>27</v>
       </c>
       <c r="E66" s="8" t="e">
         <f>IF(Tabelle1!$U44="",NA(),IF(Tabelle1!$U44&lt;Tabelle1!$W$16,0.9,IF(Tabelle1!$U44&lt;=Tabelle1!$Y$16,1+(Tabelle1!$U44-Tabelle1!$W$16)/ABS(Tabelle1!$Y$16-Tabelle1!$W$16),IF(Tabelle1!$U44&lt;=Tabelle1!$AA$16,2+(Tabelle1!$U44-Tabelle1!$Y$16)/ABS(Tabelle1!$AA$16-Tabelle1!$Y$16),IF(Tabelle1!$U44&lt;=Tabelle1!$AC$16,3+(Tabelle1!$U44-Tabelle1!$AA$16)/ABS(Tabelle1!$AC$16-Tabelle1!$AA$16),IF(Tabelle1!$U44&lt;=Tabelle1!$AE$16,4+(Tabelle1!$U44-Tabelle1!$AC$16)/ABS(Tabelle1!$AE$16-Tabelle1!$AC$16),IF(Tabelle1!$U44&lt;=Tabelle1!$AG$16,5+(Tabelle1!$U44-Tabelle1!$AE$16)/ABS(Tabelle1!$AG$16-Tabelle1!$AE$16),IF(Tabelle1!$U44&lt;=Tabelle1!$AI$16,6+(Tabelle1!$U44-Tabelle1!$AG$16)/ABS(Tabelle1!$AI$16-Tabelle1!$AG$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F66" s="11">
         <v>1</v>
       </c>
       <c r="G66" s="11">
         <v>2</v>
       </c>
       <c r="H66" s="11">
         <v>3</v>
       </c>
       <c r="I66" s="11">
         <v>4</v>
       </c>
       <c r="J66" s="11">
         <v>5</v>
       </c>
       <c r="K66" s="11">
         <v>6</v>
       </c>
       <c r="L66" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="3:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C67" s="90"/>
+      <c r="C67" s="87"/>
       <c r="D67" s="8">
         <v>28</v>
       </c>
       <c r="E67" s="8" t="e">
         <f>IF(Tabelle1!$U45="",NA(),IF(Tabelle1!$U45&lt;Tabelle1!$W$16,0.9,IF(Tabelle1!$U45&lt;=Tabelle1!$Y$16,1+(Tabelle1!$U45-Tabelle1!$W$16)/ABS(Tabelle1!$Y$16-Tabelle1!$W$16),IF(Tabelle1!$U45&lt;=Tabelle1!$AA$16,2+(Tabelle1!$U45-Tabelle1!$Y$16)/ABS(Tabelle1!$AA$16-Tabelle1!$Y$16),IF(Tabelle1!$U45&lt;=Tabelle1!$AC$16,3+(Tabelle1!$U45-Tabelle1!$AA$16)/ABS(Tabelle1!$AC$16-Tabelle1!$AA$16),IF(Tabelle1!$U45&lt;=Tabelle1!$AE$16,4+(Tabelle1!$U45-Tabelle1!$AC$16)/ABS(Tabelle1!$AE$16-Tabelle1!$AC$16),IF(Tabelle1!$U45&lt;=Tabelle1!$AG$16,5+(Tabelle1!$U45-Tabelle1!$AE$16)/ABS(Tabelle1!$AG$16-Tabelle1!$AE$16),IF(Tabelle1!$U45&lt;=Tabelle1!$AI$16,6+(Tabelle1!$U45-Tabelle1!$AG$16)/ABS(Tabelle1!$AI$16-Tabelle1!$AG$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F67" s="11">
         <v>1</v>
       </c>
       <c r="G67" s="11">
         <v>2</v>
       </c>
       <c r="H67" s="11">
         <v>3</v>
       </c>
       <c r="I67" s="11">
         <v>4</v>
       </c>
       <c r="J67" s="11">
         <v>5</v>
       </c>
       <c r="K67" s="11">
         <v>6</v>
       </c>
       <c r="L67" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="3:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C68" s="90"/>
+      <c r="C68" s="87"/>
       <c r="D68" s="11">
         <v>29</v>
       </c>
       <c r="E68" s="8" t="e">
         <f>IF(Tabelle1!$U46="",NA(),IF(Tabelle1!$U46&lt;Tabelle1!$W$16,0.9,IF(Tabelle1!$U46&lt;=Tabelle1!$Y$16,1+(Tabelle1!$U46-Tabelle1!$W$16)/ABS(Tabelle1!$Y$16-Tabelle1!$W$16),IF(Tabelle1!$U46&lt;=Tabelle1!$AA$16,2+(Tabelle1!$U46-Tabelle1!$Y$16)/ABS(Tabelle1!$AA$16-Tabelle1!$Y$16),IF(Tabelle1!$U46&lt;=Tabelle1!$AC$16,3+(Tabelle1!$U46-Tabelle1!$AA$16)/ABS(Tabelle1!$AC$16-Tabelle1!$AA$16),IF(Tabelle1!$U46&lt;=Tabelle1!$AE$16,4+(Tabelle1!$U46-Tabelle1!$AC$16)/ABS(Tabelle1!$AE$16-Tabelle1!$AC$16),IF(Tabelle1!$U46&lt;=Tabelle1!$AG$16,5+(Tabelle1!$U46-Tabelle1!$AE$16)/ABS(Tabelle1!$AG$16-Tabelle1!$AE$16),IF(Tabelle1!$U46&lt;=Tabelle1!$AI$16,6+(Tabelle1!$U46-Tabelle1!$AG$16)/ABS(Tabelle1!$AI$16-Tabelle1!$AG$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F68" s="11">
         <v>1</v>
       </c>
       <c r="G68" s="11">
         <v>2</v>
       </c>
       <c r="H68" s="11">
         <v>3</v>
       </c>
       <c r="I68" s="11">
         <v>4</v>
       </c>
       <c r="J68" s="11">
         <v>5</v>
       </c>
       <c r="K68" s="11">
         <v>6</v>
       </c>
       <c r="L68" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="3:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C69" s="90"/>
+      <c r="C69" s="87"/>
       <c r="D69" s="8">
         <v>30</v>
       </c>
       <c r="E69" s="8" t="e">
         <f>IF(Tabelle1!$U47="",NA(),IF(Tabelle1!$U47&lt;Tabelle1!$W$16,0.9,IF(Tabelle1!$U47&lt;=Tabelle1!$Y$16,1+(Tabelle1!$U47-Tabelle1!$W$16)/ABS(Tabelle1!$Y$16-Tabelle1!$W$16),IF(Tabelle1!$U47&lt;=Tabelle1!$AA$16,2+(Tabelle1!$U47-Tabelle1!$Y$16)/ABS(Tabelle1!$AA$16-Tabelle1!$Y$16),IF(Tabelle1!$U47&lt;=Tabelle1!$AC$16,3+(Tabelle1!$U47-Tabelle1!$AA$16)/ABS(Tabelle1!$AC$16-Tabelle1!$AA$16),IF(Tabelle1!$U47&lt;=Tabelle1!$AE$16,4+(Tabelle1!$U47-Tabelle1!$AC$16)/ABS(Tabelle1!$AE$16-Tabelle1!$AC$16),IF(Tabelle1!$U47&lt;=Tabelle1!$AG$16,5+(Tabelle1!$U47-Tabelle1!$AE$16)/ABS(Tabelle1!$AG$16-Tabelle1!$AE$16),IF(Tabelle1!$U47&lt;=Tabelle1!$AI$16,6+(Tabelle1!$U47-Tabelle1!$AG$16)/ABS(Tabelle1!$AI$16-Tabelle1!$AG$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F69" s="11">
         <v>1</v>
       </c>
       <c r="G69" s="11">
         <v>2</v>
       </c>
       <c r="H69" s="11">
         <v>3</v>
       </c>
       <c r="I69" s="11">
         <v>4</v>
       </c>
       <c r="J69" s="11">
         <v>5</v>
       </c>
       <c r="K69" s="11">
         <v>6</v>
       </c>
@@ -17784,88 +17701,88 @@
         <v>#N/A</v>
       </c>
       <c r="F101" s="11">
         <v>1</v>
       </c>
       <c r="G101" s="11">
         <v>2</v>
       </c>
       <c r="H101" s="11">
         <v>3</v>
       </c>
       <c r="I101" s="11">
         <v>4</v>
       </c>
       <c r="J101" s="11">
         <v>5</v>
       </c>
       <c r="K101" s="11">
         <v>6</v>
       </c>
       <c r="L101" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="4:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="D102" s="91">
+      <c r="D102" s="88">
         <v>30</v>
       </c>
       <c r="E102" s="8" t="e">
         <f>IF(Tabelle1!$AM47="",NA(),IF(Tabelle1!$AM47&lt;Tabelle1!$AO$16,0.9,IF(Tabelle1!$AM47&lt;=Tabelle1!$AQ$16,1+(Tabelle1!$AM47-Tabelle1!$AO$16)/ABS(Tabelle1!$AQ$16-Tabelle1!$AO$16),IF(Tabelle1!$AM47&lt;=Tabelle1!$AS$16,2+(Tabelle1!$AM47-Tabelle1!$AQ$16)/ABS(Tabelle1!$AS$16-Tabelle1!$AQ$16),IF(Tabelle1!$AM47&lt;=Tabelle1!$AU$16,3+(Tabelle1!$AM47-Tabelle1!$AS$16)/ABS(Tabelle1!$AU$16-Tabelle1!$AS$16),IF(Tabelle1!$AM47&lt;=Tabelle1!$AW$16,4+(Tabelle1!$AM47-Tabelle1!$AU$16)/ABS(Tabelle1!$AW$16-Tabelle1!$AU$16),IF(Tabelle1!$AM47&lt;=Tabelle1!$AY$16,5+(Tabelle1!$AM47-Tabelle1!$AW$16)/ABS(Tabelle1!$AY$16-Tabelle1!$AW$16),IF(Tabelle1!$AM47&lt;=Tabelle1!$BA$16,6+(Tabelle1!$AM47-Tabelle1!$AY$16)/ABS(Tabelle1!$BA$16-Tabelle1!$AY$16),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F102" s="11">
         <v>1</v>
       </c>
       <c r="G102" s="11">
         <v>2</v>
       </c>
       <c r="H102" s="11">
         <v>3</v>
       </c>
       <c r="I102" s="11">
         <v>4</v>
       </c>
       <c r="J102" s="11">
         <v>5</v>
       </c>
       <c r="K102" s="11">
         <v>6</v>
       </c>
       <c r="L102" s="12">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="4:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="D103" s="91"/>
+      <c r="D103" s="88"/>
       <c r="E103" s="8"/>
-      <c r="F103" s="91"/>
-[...4 lines deleted...]
-      <c r="K103" s="91"/>
+      <c r="F103" s="88"/>
+      <c r="G103" s="88"/>
+      <c r="H103" s="88"/>
+      <c r="I103" s="88"/>
+      <c r="J103" s="88"/>
+      <c r="K103" s="88"/>
       <c r="L103" s="9"/>
     </row>
     <row r="104" spans="4:12" x14ac:dyDescent="0.2">
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="2"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="3"/>
     </row>
     <row r="105" spans="4:12" x14ac:dyDescent="0.2">
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>10</v>