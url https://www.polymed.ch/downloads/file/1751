--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -23,51 +23,51 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Labor PMC\7. Qualitätskontrollen\Interne QC\AFIAS-Spezifisch\MAU Boditech Control\MAU Control MACOWC73\Zielwert\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8E02D0A-AF75-4B0D-B9D2-29531ADFE6AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{687B2232-9E67-4B70-95BB-BF111E8ECBC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dokumentationshilfe" sheetId="1" r:id="rId1"/>
     <sheet name="Zielwerte im A4-Format" sheetId="4" r:id="rId2"/>
     <sheet name="Rechnungshilfen" sheetId="5" state="hidden" r:id="rId3"/>
     <sheet name="Qualabtoleranzen&amp;Einheiten" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="Hilfstabelle" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Dokumentationshilfe!$A$1:$BD$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Dokumentationshilfe!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1804,93 +1804,67 @@
   <si>
     <t>Es handelt sich sehr wahrscheinlich um zwei verschiedene Messwerte. Die Werte unterscheiden sich signifikant. Wenn die gemessene Differenz größer als die kritische Differenz ist, kann der Unterschied nicht allein durch die Messungenauigkeit des Analysesystems erklärt werden. Es kann somit davon ausgegangen werden, dass es sich tatsächlich um zwei verschiedene Werte handelt.</t>
   </si>
   <si>
     <t>Es gibt keinen signifikanten Unterschied zwischen den Messwerten. Wenn die Differenz der Messwerte kleiner als die kritische Differenz ist, kann aufgrund der erwarteten Messungenauigkeit des Analysesystems nicht zwischen den Werten unterschieden werden.</t>
   </si>
   <si>
     <t>Bemerkungen:</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>Level / Lot</t>
   </si>
   <si>
     <t>AFIAS Boditech</t>
   </si>
   <si>
     <t>MAU Control</t>
   </si>
   <si>
     <t>MACOWC73</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t xml:space="preserve">Level 1 </t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-    </r>
+    <t>Level 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="####################################0.##############################"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2043,57 +2017,50 @@
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -3505,266 +3472,278 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...144 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -3817,77 +3796,57 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="63" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="2" builtinId="3"/>
     <cellStyle name="Prozent" xfId="1" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="119">
-[...7 lines deleted...]
-    </dxf>
+  <dxfs count="118">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -10481,103 +10440,103 @@
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4267200" y="104776"/>
           <a:ext cx="1502231" cy="424208"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="61000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{59B453A0-B1BA-4DF8-90E2-37D6834C2D68}" name="Tabelle4" displayName="Tabelle4" ref="B5:G201" totalsRowShown="0">
   <autoFilter ref="B5:G201" xr:uid="{59B453A0-B1BA-4DF8-90E2-37D6834C2D68}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{E9F8E1F5-6978-43B2-9C4B-7147BBC87A7F}" name="Parameter" dataDxfId="17"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{2D5EC29B-D7ED-43F8-AC6B-76E2AF37629D}" name="Einheit " dataDxfId="14"/>
+    <tableColumn id="1" xr3:uid="{E9F8E1F5-6978-43B2-9C4B-7147BBC87A7F}" name="Parameter" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{EF0FF6E1-7823-4E5A-9AEC-C063E5F43574}" name="Qualabtoleranz" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{7050A9C3-99D4-4732-9925-764BE8BC5A5B}" name="Herstellertoleranz" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{2D5EC29B-D7ED-43F8-AC6B-76E2AF37629D}" name="Einheit " dataDxfId="13"/>
     <tableColumn id="5" xr3:uid="{2EF717DF-FD1E-4617-A915-99D41EB74CAE}" name="Hersteller VK %"/>
     <tableColumn id="6" xr3:uid="{302C4874-B8E1-48A5-9602-B897EF0F8960}" name="Infos für manuelle VK Eingabe"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A097AC96-663D-4F95-8E08-B3756FF016CB}" name="Tabelle1" displayName="Tabelle1" ref="Q6:Q9" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A097AC96-663D-4F95-8E08-B3756FF016CB}" name="Tabelle1" displayName="Tabelle1" ref="Q6:Q9" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
   <autoFilter ref="Q6:Q9" xr:uid="{A097AC96-663D-4F95-8E08-B3756FF016CB}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{6B9400A4-1C7F-45E7-8FF2-4BC7B4ACAD65}" name="Spalte1" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{6B9400A4-1C7F-45E7-8FF2-4BC7B4ACAD65}" name="Spalte1" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AD968933-D034-4F77-A989-B236BDEA0DB9}" name="Tabelle2" displayName="Tabelle2" ref="Q12:Q17" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AD968933-D034-4F77-A989-B236BDEA0DB9}" name="Tabelle2" displayName="Tabelle2" ref="Q12:Q17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
   <autoFilter ref="Q12:Q17" xr:uid="{AD968933-D034-4F77-A989-B236BDEA0DB9}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{CEB7BD47-4169-4D5D-8F00-CCF7E22BBA25}" name="Runden auf: " dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{CEB7BD47-4169-4D5D-8F00-CCF7E22BBA25}" name="Runden auf: " dataDxfId="7"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6B89DABE-03D4-4389-950C-C6BF57CA3B92}" name="Tabelle3" displayName="Tabelle3" ref="Q20:Q23" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6B89DABE-03D4-4389-950C-C6BF57CA3B92}" name="Tabelle3" displayName="Tabelle3" ref="Q20:Q23" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
   <autoFilter ref="Q20:Q23" xr:uid="{6B89DABE-03D4-4389-950C-C6BF57CA3B92}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{9AB434B0-6C7A-4851-9192-702B3A4D66EC}" name="Verwendeter Zielwert" dataDxfId="5"/>
+    <tableColumn id="1" xr3:uid="{9AB434B0-6C7A-4851-9192-702B3A4D66EC}" name="Verwendeter Zielwert" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{2601078F-6F15-47F0-84CF-97AD42398F06}" name="Tabelle5" displayName="Tabelle5" ref="S12:S17" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{2601078F-6F15-47F0-84CF-97AD42398F06}" name="Tabelle5" displayName="Tabelle5" ref="S12:S17" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
   <autoFilter ref="S12:S17" xr:uid="{2601078F-6F15-47F0-84CF-97AD42398F06}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{740F77EB-A97A-4F7E-A56E-423EFB1E5F7A}" name="Kalibrationsfaktoren" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{740F77EB-A97A-4F7E-A56E-423EFB1E5F7A}" name="Kalibrationsfaktoren" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9EA7957A-555A-4B9F-9858-347A079FA54A}" name="Tabelle6" displayName="Tabelle6" ref="X4:X37" totalsRowShown="0" headerRowDxfId="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9EA7957A-555A-4B9F-9858-347A079FA54A}" name="Tabelle6" displayName="Tabelle6" ref="X4:X37" totalsRowShown="0" headerRowDxfId="0">
   <autoFilter ref="X4:X37" xr:uid="{9EA7957A-555A-4B9F-9858-347A079FA54A}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{355C833A-38D2-476F-A978-39A42D162C18}" name="Statistische Messwerte Parameterauswahl"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10889,969 +10848,969 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="T15" sqref="T15"/>
+      <selection activeCell="S16" sqref="S16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="16" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="16" customWidth="1"/>
     <col min="4" max="17" width="2.5703125" style="16" customWidth="1"/>
     <col min="18" max="18" width="3.7109375" style="16" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" style="16" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="16" customWidth="1"/>
     <col min="21" max="21" width="3.42578125" style="16" customWidth="1"/>
     <col min="22" max="35" width="2.5703125" style="16" customWidth="1"/>
     <col min="36" max="36" width="3.7109375" style="16" customWidth="1"/>
     <col min="37" max="37" width="13.42578125" style="16" customWidth="1"/>
     <col min="38" max="38" width="7.7109375" style="16" customWidth="1"/>
     <col min="39" max="39" width="3.42578125" style="16" customWidth="1"/>
     <col min="40" max="53" width="2.5703125" style="16" customWidth="1"/>
     <col min="54" max="54" width="1.7109375" style="16" customWidth="1"/>
     <col min="55" max="16384" width="11.42578125" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="144" t="s">
+      <c r="A1" s="167" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="124"/>
-      <c r="C1" s="124" t="s">
+      <c r="B1" s="168"/>
+      <c r="C1" s="168" t="s">
         <v>263</v>
       </c>
-      <c r="D1" s="124"/>
-[...40 lines deleted...]
-      <c r="AS1" s="125"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
+      <c r="AA1" s="168"/>
+      <c r="AB1" s="168"/>
+      <c r="AC1" s="168"/>
+      <c r="AD1" s="168"/>
+      <c r="AE1" s="168"/>
+      <c r="AF1" s="168"/>
+      <c r="AG1" s="168"/>
+      <c r="AH1" s="168"/>
+      <c r="AI1" s="168"/>
+      <c r="AJ1" s="168"/>
+      <c r="AK1" s="168"/>
+      <c r="AL1" s="168"/>
+      <c r="AM1" s="168"/>
+      <c r="AN1" s="168"/>
+      <c r="AO1" s="168"/>
+      <c r="AP1" s="168"/>
+      <c r="AQ1" s="168"/>
+      <c r="AR1" s="168"/>
+      <c r="AS1" s="175"/>
       <c r="AT1" s="15"/>
       <c r="AU1" s="15"/>
       <c r="AV1" s="15"/>
       <c r="AW1" s="15"/>
       <c r="AX1" s="15"/>
       <c r="AY1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
     </row>
     <row r="2" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="145"/>
-[...43 lines deleted...]
-      <c r="AS2" s="127"/>
+      <c r="A2" s="169"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
+      <c r="R2" s="170"/>
+      <c r="S2" s="170"/>
+      <c r="T2" s="170"/>
+      <c r="U2" s="170"/>
+      <c r="V2" s="170"/>
+      <c r="W2" s="170"/>
+      <c r="X2" s="170"/>
+      <c r="Y2" s="170"/>
+      <c r="Z2" s="170"/>
+      <c r="AA2" s="170"/>
+      <c r="AB2" s="170"/>
+      <c r="AC2" s="170"/>
+      <c r="AD2" s="170"/>
+      <c r="AE2" s="170"/>
+      <c r="AF2" s="170"/>
+      <c r="AG2" s="170"/>
+      <c r="AH2" s="170"/>
+      <c r="AI2" s="170"/>
+      <c r="AJ2" s="170"/>
+      <c r="AK2" s="170"/>
+      <c r="AL2" s="170"/>
+      <c r="AM2" s="170"/>
+      <c r="AN2" s="170"/>
+      <c r="AO2" s="170"/>
+      <c r="AP2" s="170"/>
+      <c r="AQ2" s="170"/>
+      <c r="AR2" s="170"/>
+      <c r="AS2" s="176"/>
       <c r="AT2" s="15"/>
       <c r="AU2" s="15"/>
       <c r="AV2" s="15"/>
       <c r="AW2" s="15"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
     </row>
     <row r="3" spans="1:56" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="146" t="s">
+      <c r="A3" s="171" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="147"/>
-      <c r="C3" s="148" t="s">
+      <c r="B3" s="160"/>
+      <c r="C3" s="172" t="s">
         <v>264</v>
       </c>
-      <c r="D3" s="148"/>
-[...12 lines deleted...]
-      <c r="Q3" s="148"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="172"/>
+      <c r="N3" s="172"/>
+      <c r="O3" s="172"/>
+      <c r="P3" s="172"/>
+      <c r="Q3" s="172"/>
       <c r="R3" s="119"/>
       <c r="S3" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="T3" s="148" t="s">
+      <c r="T3" s="172" t="s">
         <v>265</v>
       </c>
-      <c r="U3" s="148"/>
-[...10 lines deleted...]
-      <c r="AF3" s="147" t="s">
+      <c r="U3" s="172"/>
+      <c r="V3" s="172"/>
+      <c r="W3" s="172"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="172"/>
+      <c r="Z3" s="172"/>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="172"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="160" t="s">
         <v>28</v>
       </c>
-      <c r="AG3" s="147"/>
-[...3 lines deleted...]
-      <c r="AK3" s="128">
+      <c r="AG3" s="160"/>
+      <c r="AH3" s="160"/>
+      <c r="AI3" s="160"/>
+      <c r="AJ3" s="160"/>
+      <c r="AK3" s="177">
         <v>46477</v>
       </c>
-      <c r="AL3" s="128"/>
-[...6 lines deleted...]
-      <c r="AS3" s="129"/>
+      <c r="AL3" s="177"/>
+      <c r="AM3" s="177"/>
+      <c r="AN3" s="177"/>
+      <c r="AO3" s="177"/>
+      <c r="AP3" s="177"/>
+      <c r="AQ3" s="177"/>
+      <c r="AR3" s="177"/>
+      <c r="AS3" s="178"/>
       <c r="AT3" s="57"/>
       <c r="AU3" s="57"/>
       <c r="AV3" s="17"/>
       <c r="AW3" s="17"/>
       <c r="AX3" s="17"/>
       <c r="AY3" s="17"/>
       <c r="AZ3" s="17"/>
       <c r="BA3" s="17"/>
     </row>
     <row r="4" spans="1:56" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="161" t="str">
+      <c r="A4" s="166" t="str">
         <f>IF(V4="","Welche Art von Vorlage wird benötigt? Wählen Sie im orangen Feld (rechts) aus.","")</f>
         <v/>
       </c>
-      <c r="B4" s="161"/>
-[...19 lines deleted...]
-      <c r="V4" s="160" t="s">
+      <c r="B4" s="166"/>
+      <c r="C4" s="166"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="166"/>
+      <c r="J4" s="166"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="166"/>
+      <c r="M4" s="166"/>
+      <c r="N4" s="166"/>
+      <c r="O4" s="166"/>
+      <c r="P4" s="166"/>
+      <c r="Q4" s="166"/>
+      <c r="R4" s="166"/>
+      <c r="S4" s="166"/>
+      <c r="T4" s="166"/>
+      <c r="U4" s="166"/>
+      <c r="V4" s="165" t="s">
         <v>32</v>
       </c>
-      <c r="W4" s="160"/>
-[...14 lines deleted...]
-      <c r="AM4" s="170" t="str">
+      <c r="W4" s="165"/>
+      <c r="X4" s="165"/>
+      <c r="Y4" s="165"/>
+      <c r="Z4" s="165"/>
+      <c r="AA4" s="165"/>
+      <c r="AB4" s="165"/>
+      <c r="AC4" s="165"/>
+      <c r="AD4" s="165"/>
+      <c r="AE4" s="165"/>
+      <c r="AF4" s="165"/>
+      <c r="AG4" s="165"/>
+      <c r="AH4" s="165"/>
+      <c r="AI4" s="165"/>
+      <c r="AJ4" s="165"/>
+      <c r="AK4" s="165"/>
+      <c r="AM4" s="122" t="str">
         <f>IF($V$4="","Nach jedem Gebrauch eine neue Vorlage öffnen -&gt; Speichern unter","")</f>
         <v/>
       </c>
-      <c r="AN4" s="170"/>
-[...14 lines deleted...]
-      <c r="BC4" s="170"/>
+      <c r="AN4" s="122"/>
+      <c r="AO4" s="122"/>
+      <c r="AP4" s="122"/>
+      <c r="AQ4" s="122"/>
+      <c r="AR4" s="122"/>
+      <c r="AS4" s="122"/>
+      <c r="AT4" s="122"/>
+      <c r="AU4" s="122"/>
+      <c r="AV4" s="122"/>
+      <c r="AW4" s="122"/>
+      <c r="AX4" s="122"/>
+      <c r="AY4" s="122"/>
+      <c r="AZ4" s="122"/>
+      <c r="BA4" s="122"/>
+      <c r="BB4" s="122"/>
+      <c r="BC4" s="122"/>
     </row>
     <row r="5" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="153" t="s">
+      <c r="A5" s="161" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="154"/>
+      <c r="B5" s="162"/>
       <c r="C5" s="18"/>
-      <c r="D5" s="157" t="s">
+      <c r="D5" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="158"/>
-[...8 lines deleted...]
-      <c r="N5" s="162">
+      <c r="E5" s="138"/>
+      <c r="F5" s="138"/>
+      <c r="G5" s="138"/>
+      <c r="H5" s="138"/>
+      <c r="I5" s="138"/>
+      <c r="J5" s="138"/>
+      <c r="K5" s="138"/>
+      <c r="L5" s="138"/>
+      <c r="M5" s="139"/>
+      <c r="N5" s="145">
         <f>IFERROR(VLOOKUP(A5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,2,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="O5" s="162"/>
-[...1 lines deleted...]
-      <c r="Q5" s="163"/>
+      <c r="O5" s="145"/>
+      <c r="P5" s="145"/>
+      <c r="Q5" s="146"/>
       <c r="R5" s="19"/>
-      <c r="S5" s="153" t="s">
+      <c r="S5" s="161" t="s">
         <v>209</v>
       </c>
-      <c r="T5" s="154"/>
+      <c r="T5" s="162"/>
       <c r="U5" s="18"/>
-      <c r="V5" s="157" t="s">
+      <c r="V5" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="158"/>
-[...8 lines deleted...]
-      <c r="AF5" s="162">
+      <c r="W5" s="138"/>
+      <c r="X5" s="138"/>
+      <c r="Y5" s="138"/>
+      <c r="Z5" s="138"/>
+      <c r="AA5" s="138"/>
+      <c r="AB5" s="138"/>
+      <c r="AC5" s="138"/>
+      <c r="AD5" s="138"/>
+      <c r="AE5" s="139"/>
+      <c r="AF5" s="145">
         <f>IFERROR(VLOOKUP(S5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,2,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="AG5" s="162"/>
-[...1 lines deleted...]
-      <c r="AI5" s="163"/>
+      <c r="AG5" s="145"/>
+      <c r="AH5" s="145"/>
+      <c r="AI5" s="146"/>
       <c r="AJ5" s="37"/>
-      <c r="AK5" s="153" t="s">
+      <c r="AK5" s="161" t="s">
         <v>261</v>
       </c>
-      <c r="AL5" s="154"/>
+      <c r="AL5" s="162"/>
       <c r="AM5" s="18"/>
-      <c r="AN5" s="157" t="s">
+      <c r="AN5" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="AO5" s="158"/>
-[...8 lines deleted...]
-      <c r="AX5" s="162" t="str">
+      <c r="AO5" s="138"/>
+      <c r="AP5" s="138"/>
+      <c r="AQ5" s="138"/>
+      <c r="AR5" s="138"/>
+      <c r="AS5" s="138"/>
+      <c r="AT5" s="138"/>
+      <c r="AU5" s="138"/>
+      <c r="AV5" s="138"/>
+      <c r="AW5" s="139"/>
+      <c r="AX5" s="145" t="str">
         <f>IFERROR(VLOOKUP(AK5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AY5" s="162"/>
-[...1 lines deleted...]
-      <c r="BA5" s="163"/>
+      <c r="AY5" s="145"/>
+      <c r="AZ5" s="145"/>
+      <c r="BA5" s="146"/>
     </row>
     <row r="6" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="155"/>
-      <c r="B6" s="156"/>
+      <c r="A6" s="163"/>
+      <c r="B6" s="164"/>
       <c r="C6" s="18"/>
-      <c r="D6" s="157" t="s">
+      <c r="D6" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="158"/>
-[...8 lines deleted...]
-      <c r="N6" s="162">
+      <c r="E6" s="138"/>
+      <c r="F6" s="138"/>
+      <c r="G6" s="138"/>
+      <c r="H6" s="138"/>
+      <c r="I6" s="138"/>
+      <c r="J6" s="138"/>
+      <c r="K6" s="138"/>
+      <c r="L6" s="138"/>
+      <c r="M6" s="139"/>
+      <c r="N6" s="145">
         <f>IFERROR(VLOOKUP(A5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,3,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="O6" s="162"/>
-[...1 lines deleted...]
-      <c r="Q6" s="163"/>
+      <c r="O6" s="145"/>
+      <c r="P6" s="145"/>
+      <c r="Q6" s="146"/>
       <c r="R6" s="19"/>
-      <c r="S6" s="155"/>
-      <c r="T6" s="156"/>
+      <c r="S6" s="163"/>
+      <c r="T6" s="164"/>
       <c r="U6" s="18"/>
-      <c r="V6" s="157" t="s">
+      <c r="V6" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="W6" s="158"/>
-[...8 lines deleted...]
-      <c r="AF6" s="162">
+      <c r="W6" s="138"/>
+      <c r="X6" s="138"/>
+      <c r="Y6" s="138"/>
+      <c r="Z6" s="138"/>
+      <c r="AA6" s="138"/>
+      <c r="AB6" s="138"/>
+      <c r="AC6" s="138"/>
+      <c r="AD6" s="138"/>
+      <c r="AE6" s="139"/>
+      <c r="AF6" s="145">
         <f>IFERROR(VLOOKUP(S5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,3,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="AG6" s="162"/>
-[...1 lines deleted...]
-      <c r="AI6" s="163"/>
+      <c r="AG6" s="145"/>
+      <c r="AH6" s="145"/>
+      <c r="AI6" s="146"/>
       <c r="AJ6" s="37"/>
-      <c r="AK6" s="155"/>
-      <c r="AL6" s="156"/>
+      <c r="AK6" s="163"/>
+      <c r="AL6" s="164"/>
       <c r="AM6" s="18"/>
-      <c r="AN6" s="157" t="s">
+      <c r="AN6" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="AO6" s="158"/>
-[...8 lines deleted...]
-      <c r="AX6" s="162" t="str">
+      <c r="AO6" s="138"/>
+      <c r="AP6" s="138"/>
+      <c r="AQ6" s="138"/>
+      <c r="AR6" s="138"/>
+      <c r="AS6" s="138"/>
+      <c r="AT6" s="138"/>
+      <c r="AU6" s="138"/>
+      <c r="AV6" s="138"/>
+      <c r="AW6" s="139"/>
+      <c r="AX6" s="145" t="str">
         <f>IFERROR(VLOOKUP(AK5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,3,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AY6" s="162"/>
-[...1 lines deleted...]
-      <c r="BA6" s="163"/>
+      <c r="AY6" s="145"/>
+      <c r="AZ6" s="145"/>
+      <c r="BA6" s="146"/>
     </row>
     <row r="7" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="221" t="s">
+      <c r="A7" s="132" t="s">
         <v>266</v>
       </c>
-      <c r="B7" s="222"/>
+      <c r="B7" s="133"/>
       <c r="C7" s="18"/>
-      <c r="D7" s="164" t="str">
+      <c r="D7" s="140" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),"neuer Zielwert",IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"Zielwert",""))</f>
         <v>Zielwert</v>
       </c>
-      <c r="E7" s="165"/>
-[...11 lines deleted...]
-      <c r="O7" s="149" t="str">
+      <c r="E7" s="141"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="141"/>
+      <c r="H7" s="141"/>
+      <c r="I7" s="141"/>
+      <c r="J7" s="141"/>
+      <c r="K7" s="142"/>
+      <c r="L7" s="131">
+        <v>10.3</v>
+      </c>
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="147" t="str">
         <f>IFERROR(VLOOKUP(A5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,4,FALSE),"Einheit")</f>
         <v>mg/l</v>
       </c>
-      <c r="P7" s="150"/>
-      <c r="Q7" s="151"/>
+      <c r="P7" s="148"/>
+      <c r="Q7" s="149"/>
       <c r="R7" s="19"/>
-      <c r="S7" s="221" t="s">
+      <c r="S7" s="132" t="s">
         <v>267</v>
       </c>
-      <c r="T7" s="222"/>
+      <c r="T7" s="133"/>
       <c r="U7" s="18"/>
-      <c r="V7" s="164" t="str">
+      <c r="V7" s="140" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),"neuer Zielwert",IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"Zielwert",""))</f>
         <v>Zielwert</v>
       </c>
-      <c r="W7" s="165"/>
-[...6 lines deleted...]
-      <c r="AD7" s="169">
+      <c r="W7" s="141"/>
+      <c r="X7" s="141"/>
+      <c r="Y7" s="141"/>
+      <c r="Z7" s="141"/>
+      <c r="AA7" s="141"/>
+      <c r="AB7" s="141"/>
+      <c r="AC7" s="142"/>
+      <c r="AD7" s="131">
         <v>55.3</v>
       </c>
-      <c r="AE7" s="169"/>
-[...1 lines deleted...]
-      <c r="AG7" s="149" t="str">
+      <c r="AE7" s="131"/>
+      <c r="AF7" s="131"/>
+      <c r="AG7" s="147" t="str">
         <f>IFERROR(VLOOKUP(S5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,4,FALSE),"Einheit")</f>
         <v>mg/l</v>
       </c>
-      <c r="AH7" s="150"/>
-      <c r="AI7" s="151"/>
+      <c r="AH7" s="148"/>
+      <c r="AI7" s="149"/>
       <c r="AJ7" s="37"/>
-      <c r="AK7" s="174" t="s">
+      <c r="AK7" s="126" t="s">
         <v>262</v>
       </c>
-      <c r="AL7" s="175"/>
+      <c r="AL7" s="127"/>
       <c r="AM7" s="18"/>
-      <c r="AN7" s="164" t="str">
+      <c r="AN7" s="140" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),"neuer Zielwert",IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"Zielwert",""))</f>
         <v>Zielwert</v>
       </c>
-      <c r="AO7" s="165"/>
-[...6 lines deleted...]
-      <c r="AV7" s="178" t="str" cm="1">
+      <c r="AO7" s="141"/>
+      <c r="AP7" s="141"/>
+      <c r="AQ7" s="141"/>
+      <c r="AR7" s="141"/>
+      <c r="AS7" s="141"/>
+      <c r="AT7" s="141"/>
+      <c r="AU7" s="142"/>
+      <c r="AV7" s="130" t="str" cm="1">
         <f t="array" ref="AV7">IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"",IF(AND(AL13:AL37="",$V$4="Eine Vorlage zur Zielwertermittlung"),"----------",ROUND(AVERAGE(AL13:AL37),IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1)))))))</f>
         <v/>
       </c>
-      <c r="AW7" s="178"/>
-[...1 lines deleted...]
-      <c r="AY7" s="149" t="str">
+      <c r="AW7" s="130"/>
+      <c r="AX7" s="130"/>
+      <c r="AY7" s="147" t="str">
         <f>IFERROR(VLOOKUP(AK5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,4,FALSE),"Einheit")</f>
         <v>Einheit</v>
       </c>
-      <c r="AZ7" s="150"/>
-      <c r="BA7" s="151"/>
+      <c r="AZ7" s="148"/>
+      <c r="BA7" s="149"/>
     </row>
     <row r="8" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="223"/>
-      <c r="B8" s="224"/>
+      <c r="A8" s="134"/>
+      <c r="B8" s="135"/>
       <c r="C8" s="18"/>
-      <c r="D8" s="167" t="str">
+      <c r="D8" s="143" t="str">
         <f>IF(L8="","","Standardabweichung")</f>
         <v>Standardabweichung</v>
       </c>
-      <c r="E8" s="167"/>
-[...6 lines deleted...]
-      <c r="L8" s="168">
+      <c r="E8" s="143"/>
+      <c r="F8" s="143"/>
+      <c r="G8" s="143"/>
+      <c r="H8" s="143"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="143"/>
+      <c r="L8" s="144">
         <f>IF(J11="","",ROUND(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>0.8</v>
       </c>
-      <c r="M8" s="168"/>
-      <c r="N8" s="168"/>
+      <c r="M8" s="144"/>
+      <c r="N8" s="144"/>
       <c r="O8" s="136" t="str">
         <f>IF(L8="","",O7)</f>
         <v>mg/l</v>
       </c>
       <c r="P8" s="136"/>
       <c r="Q8" s="136"/>
       <c r="R8" s="19"/>
-      <c r="S8" s="223"/>
-      <c r="T8" s="224"/>
+      <c r="S8" s="134"/>
+      <c r="T8" s="135"/>
       <c r="U8" s="18"/>
-      <c r="V8" s="167" t="str">
+      <c r="V8" s="143" t="str">
         <f>IF(AD8="","","Standardabweichung")</f>
         <v>Standardabweichung</v>
       </c>
-      <c r="W8" s="167"/>
-[...6 lines deleted...]
-      <c r="AD8" s="168">
+      <c r="W8" s="143"/>
+      <c r="X8" s="143"/>
+      <c r="Y8" s="143"/>
+      <c r="Z8" s="143"/>
+      <c r="AA8" s="143"/>
+      <c r="AB8" s="143"/>
+      <c r="AC8" s="143"/>
+      <c r="AD8" s="144">
         <f>IF(AB11="","",ROUND(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>4.4000000000000004</v>
       </c>
-      <c r="AE8" s="168"/>
-      <c r="AF8" s="168"/>
+      <c r="AE8" s="144"/>
+      <c r="AF8" s="144"/>
       <c r="AG8" s="136" t="str">
         <f>IF(AD8="","",AG7)</f>
         <v>mg/l</v>
       </c>
       <c r="AH8" s="136"/>
       <c r="AI8" s="136"/>
       <c r="AJ8" s="37"/>
-      <c r="AK8" s="176"/>
-      <c r="AL8" s="177"/>
+      <c r="AK8" s="128"/>
+      <c r="AL8" s="129"/>
       <c r="AM8" s="18"/>
-      <c r="AN8" s="167" t="str">
+      <c r="AN8" s="143" t="str">
         <f>IF(AV8="","","Standardabweichung")</f>
         <v/>
       </c>
-      <c r="AO8" s="167"/>
-[...6 lines deleted...]
-      <c r="AV8" s="168" t="str">
+      <c r="AO8" s="143"/>
+      <c r="AP8" s="143"/>
+      <c r="AQ8" s="143"/>
+      <c r="AR8" s="143"/>
+      <c r="AS8" s="143"/>
+      <c r="AT8" s="143"/>
+      <c r="AU8" s="143"/>
+      <c r="AV8" s="144" t="str">
         <f>IF(AT11="","",ROUND(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AW8" s="168"/>
-      <c r="AX8" s="168"/>
+      <c r="AW8" s="144"/>
+      <c r="AX8" s="144"/>
       <c r="AY8" s="136" t="str">
         <f>IF(AV8="","",AY7)</f>
         <v/>
       </c>
       <c r="AZ8" s="136"/>
       <c r="BA8" s="136"/>
     </row>
     <row r="9" spans="1:56" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A9" s="58" t="str">
         <f>IF($V$4="Eine Vorlage zur Zielwertüberwachung","Verwendeter ZW =","")</f>
         <v/>
       </c>
-      <c r="B9" s="171" t="s">
+      <c r="B9" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="171"/>
-      <c r="D9" s="172" t="str">
+      <c r="C9" s="123"/>
+      <c r="D9" s="124" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",NOT(O9="")),"errechneter Mittelwert:","")</f>
         <v/>
       </c>
-      <c r="E9" s="172"/>
-[...9 lines deleted...]
-      <c r="O9" s="173" t="str" cm="1">
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="124"/>
+      <c r="J9" s="124"/>
+      <c r="K9" s="124"/>
+      <c r="L9" s="124"/>
+      <c r="M9" s="124"/>
+      <c r="N9" s="124"/>
+      <c r="O9" s="125" t="str" cm="1">
         <f t="array" ref="O9">IF(OR(AND(B13:B37=""),NOT($V$4="Eine Vorlage zur Zielwertüberwachung")),"",ROUND(AVERAGE(B13:B37),IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="P9" s="173"/>
-      <c r="Q9" s="173"/>
+      <c r="P9" s="125"/>
+      <c r="Q9" s="125"/>
       <c r="R9" s="20"/>
       <c r="S9" s="58" t="str">
         <f>IF($V$4="Eine Vorlage zur Zielwertüberwachung","Verwendeter ZW =","")</f>
         <v/>
       </c>
-      <c r="T9" s="171" t="s">
+      <c r="T9" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="U9" s="171"/>
-      <c r="V9" s="172" t="str">
+      <c r="U9" s="123"/>
+      <c r="V9" s="124" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AG9="")),"errechneter Mittelwert:","")</f>
         <v/>
       </c>
-      <c r="W9" s="172"/>
-[...9 lines deleted...]
-      <c r="AG9" s="173" t="str" cm="1">
+      <c r="W9" s="124"/>
+      <c r="X9" s="124"/>
+      <c r="Y9" s="124"/>
+      <c r="Z9" s="124"/>
+      <c r="AA9" s="124"/>
+      <c r="AB9" s="124"/>
+      <c r="AC9" s="124"/>
+      <c r="AD9" s="124"/>
+      <c r="AE9" s="124"/>
+      <c r="AF9" s="124"/>
+      <c r="AG9" s="125" t="str" cm="1">
         <f t="array" ref="AG9">IF(OR(AND(T13:T37=""),NOT($V$4="Eine Vorlage zur Zielwertüberwachung")),"",ROUND(AVERAGE(T13:T37),IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AH9" s="173"/>
-      <c r="AI9" s="173"/>
+      <c r="AH9" s="125"/>
+      <c r="AI9" s="125"/>
       <c r="AK9" s="58" t="str">
         <f>IF($V$4="Eine Vorlage zur Zielwertüberwachung","Verwendeter ZW =","")</f>
         <v/>
       </c>
-      <c r="AL9" s="171" t="s">
+      <c r="AL9" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="AM9" s="171"/>
-      <c r="AN9" s="172" t="str">
+      <c r="AM9" s="123"/>
+      <c r="AN9" s="124" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AY9="")),"errechneter Mittelwert:","")</f>
         <v/>
       </c>
-      <c r="AO9" s="172"/>
-[...9 lines deleted...]
-      <c r="AY9" s="173" t="str" cm="1">
+      <c r="AO9" s="124"/>
+      <c r="AP9" s="124"/>
+      <c r="AQ9" s="124"/>
+      <c r="AR9" s="124"/>
+      <c r="AS9" s="124"/>
+      <c r="AT9" s="124"/>
+      <c r="AU9" s="124"/>
+      <c r="AV9" s="124"/>
+      <c r="AW9" s="124"/>
+      <c r="AX9" s="124"/>
+      <c r="AY9" s="125" t="str" cm="1">
         <f t="array" ref="AY9">IF(OR(AND(AL13:AL37=""),NOT($V$4="Eine Vorlage zur Zielwertüberwachung")),"",ROUND(AVERAGE(AL13:AL37),IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AZ9" s="173"/>
-      <c r="BA9" s="173"/>
+      <c r="AZ9" s="125"/>
+      <c r="BA9" s="125"/>
     </row>
     <row r="10" spans="1:56" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="39" t="str">
         <f>O7</f>
         <v>mg/l</v>
       </c>
       <c r="C10" s="40"/>
-      <c r="D10" s="134" t="s">
-[...11 lines deleted...]
-      <c r="J10" s="139" t="str">
+      <c r="D10" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="159"/>
+      <c r="F10" s="158" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="159"/>
+      <c r="H10" s="158" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="159"/>
+      <c r="J10" s="152" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter Mw"),"Mw","Zw")</f>
         <v>Zw</v>
       </c>
-      <c r="K10" s="140"/>
-[...7 lines deleted...]
-      <c r="O10" s="135"/>
+      <c r="K10" s="159"/>
+      <c r="L10" s="152" t="s">
+        <v>5</v>
+      </c>
+      <c r="M10" s="153"/>
+      <c r="N10" s="158" t="s">
+        <v>6</v>
+      </c>
+      <c r="O10" s="153"/>
       <c r="P10" s="136" t="s">
         <v>7</v>
       </c>
-      <c r="Q10" s="135"/>
+      <c r="Q10" s="153"/>
       <c r="R10" s="21"/>
       <c r="S10" s="45" t="s">
         <v>1</v>
       </c>
       <c r="T10" s="39" t="str">
         <f>AG7</f>
         <v>mg/l</v>
       </c>
       <c r="U10" s="40"/>
-      <c r="V10" s="134" t="s">
-[...11 lines deleted...]
-      <c r="AB10" s="139" t="str">
+      <c r="V10" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="159"/>
+      <c r="X10" s="158" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="159"/>
+      <c r="Z10" s="158" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="159"/>
+      <c r="AB10" s="152" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter Mw"),"Mw","Zw")</f>
         <v>Zw</v>
       </c>
-      <c r="AC10" s="140"/>
-[...7 lines deleted...]
-      <c r="AG10" s="135"/>
+      <c r="AC10" s="159"/>
+      <c r="AD10" s="152" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="153"/>
+      <c r="AF10" s="158" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG10" s="153"/>
       <c r="AH10" s="136" t="s">
         <v>7</v>
       </c>
-      <c r="AI10" s="135"/>
+      <c r="AI10" s="153"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AL10" s="39" t="str">
         <f>AY7</f>
         <v>Einheit</v>
       </c>
       <c r="AM10" s="40"/>
-      <c r="AN10" s="134" t="s">
-[...11 lines deleted...]
-      <c r="AT10" s="139" t="str">
+      <c r="AN10" s="158" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO10" s="159"/>
+      <c r="AP10" s="158" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ10" s="159"/>
+      <c r="AR10" s="158" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS10" s="159"/>
+      <c r="AT10" s="152" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter Mw"),"Mw","Zw")</f>
         <v>Zw</v>
       </c>
-      <c r="AU10" s="140"/>
-[...7 lines deleted...]
-      <c r="AY10" s="135"/>
+      <c r="AU10" s="159"/>
+      <c r="AV10" s="152" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW10" s="153"/>
+      <c r="AX10" s="158" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY10" s="153"/>
       <c r="AZ10" s="136" t="s">
         <v>7</v>
       </c>
-      <c r="BA10" s="135"/>
-      <c r="BC10" s="130" t="s">
+      <c r="BA10" s="153"/>
+      <c r="BC10" s="179" t="s">
         <v>260</v>
       </c>
-      <c r="BD10" s="131"/>
+      <c r="BD10" s="180"/>
     </row>
     <row r="11" spans="1:56" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="40"/>
-      <c r="D11" s="141">
+      <c r="D11" s="154">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))-3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
-        <v>7.6999999999999993</v>
-[...2 lines deleted...]
-      <c r="F11" s="143">
+        <v>7.8999999999999995</v>
+      </c>
+      <c r="E11" s="155"/>
+      <c r="F11" s="156">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))-2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
-        <v>8.5</v>
-[...2 lines deleted...]
-      <c r="H11" s="143">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G11" s="155"/>
+      <c r="H11" s="156">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))-1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
-        <v>9.2999999999999989</v>
-[...2 lines deleted...]
-      <c r="J11" s="152" cm="1">
+        <v>9.5</v>
+      </c>
+      <c r="I11" s="155"/>
+      <c r="J11" s="157" cm="1">
         <f t="array" ref="J11">IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),IF(AND(B13:B37=""),"",ROUND(AVERAGE(B13:B37),IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1)))))),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),ROUND(L7,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))),""))</f>
-        <v>10.1</v>
-[...2 lines deleted...]
-      <c r="L11" s="143">
+        <v>10.3</v>
+      </c>
+      <c r="K11" s="151"/>
+      <c r="L11" s="156">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))+1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
-        <v>10.9</v>
-[...2 lines deleted...]
-      <c r="N11" s="143">
+        <v>11.1</v>
+      </c>
+      <c r="M11" s="155"/>
+      <c r="N11" s="156">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))+2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
-        <v>11.7</v>
-[...2 lines deleted...]
-      <c r="P11" s="143">
+        <v>11.9</v>
+      </c>
+      <c r="O11" s="155"/>
+      <c r="P11" s="156">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))+3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
-        <v>12.5</v>
-[...1 lines deleted...]
-      <c r="Q11" s="142"/>
+        <v>12.7</v>
+      </c>
+      <c r="Q11" s="155"/>
       <c r="R11" s="38"/>
       <c r="S11" s="41" t="s">
         <v>9</v>
       </c>
       <c r="T11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="U11" s="40"/>
-      <c r="V11" s="152">
+      <c r="V11" s="157">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))-3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>42.1</v>
       </c>
-      <c r="W11" s="138"/>
-      <c r="X11" s="137">
+      <c r="W11" s="151"/>
+      <c r="X11" s="150">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))-2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>46.5</v>
       </c>
-      <c r="Y11" s="138"/>
-      <c r="Z11" s="137">
+      <c r="Y11" s="151"/>
+      <c r="Z11" s="150">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))-1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>50.9</v>
       </c>
-      <c r="AA11" s="138"/>
-      <c r="AB11" s="152" cm="1">
+      <c r="AA11" s="151"/>
+      <c r="AB11" s="157" cm="1">
         <f t="array" ref="AB11">IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),IF(AND(T13:T37=""),"",ROUND(AVERAGE(T13:T37),IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1)))))),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),ROUND(AD7,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))),""))</f>
         <v>55.3</v>
       </c>
-      <c r="AC11" s="138"/>
-      <c r="AD11" s="137">
+      <c r="AC11" s="151"/>
+      <c r="AD11" s="150">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))+1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>59.7</v>
       </c>
-      <c r="AE11" s="138"/>
-      <c r="AF11" s="137">
+      <c r="AE11" s="151"/>
+      <c r="AF11" s="150">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))+2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>64.099999999999994</v>
       </c>
-      <c r="AG11" s="138"/>
-      <c r="AH11" s="137">
+      <c r="AG11" s="151"/>
+      <c r="AH11" s="150">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))+3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>68.5</v>
       </c>
-      <c r="AI11" s="138"/>
+      <c r="AI11" s="151"/>
       <c r="AJ11" s="37"/>
       <c r="AK11" s="41" t="s">
         <v>9</v>
       </c>
       <c r="AL11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="AM11" s="40"/>
-      <c r="AN11" s="141" t="str">
+      <c r="AN11" s="154" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))-3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AO11" s="142"/>
-      <c r="AP11" s="143" t="str">
+      <c r="AO11" s="155"/>
+      <c r="AP11" s="156" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))-2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AQ11" s="142"/>
-      <c r="AR11" s="143" t="str">
+      <c r="AQ11" s="155"/>
+      <c r="AR11" s="156" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))-1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AS11" s="142"/>
-      <c r="AT11" s="141" t="str" cm="1">
+      <c r="AS11" s="155"/>
+      <c r="AT11" s="154" t="str" cm="1">
         <f t="array" ref="AT11">IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),IF(AND(AL13:AL37=""),"",ROUND(AVERAGE(AL13:AL37),IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1)))))),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),ROUND(AV7,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))),""))</f>
         <v/>
       </c>
-      <c r="AU11" s="142"/>
-      <c r="AV11" s="143" t="str">
+      <c r="AU11" s="155"/>
+      <c r="AV11" s="156" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))+1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AW11" s="142"/>
-      <c r="AX11" s="143" t="str">
+      <c r="AW11" s="155"/>
+      <c r="AX11" s="156" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))+2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AY11" s="142"/>
-      <c r="AZ11" s="143" t="str">
+      <c r="AY11" s="155"/>
+      <c r="AZ11" s="156" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))+3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="BA11" s="142"/>
-[...1 lines deleted...]
-      <c r="BD11" s="133"/>
+      <c r="BA11" s="155"/>
+      <c r="BC11" s="181"/>
+      <c r="BD11" s="182"/>
     </row>
     <row r="12" spans="1:56" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="str">
         <f>IF(AND(NOT($V$4=""),OR(B12="",B12="Auswahl")),"Runden auf:","")</f>
         <v/>
       </c>
       <c r="B12" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="24"/>
       <c r="G12" s="25"/>
       <c r="H12" s="24"/>
       <c r="I12" s="25"/>
       <c r="J12" s="24"/>
       <c r="K12" s="25"/>
       <c r="L12" s="24"/>
       <c r="M12" s="25"/>
       <c r="N12" s="24"/>
       <c r="O12" s="25"/>
       <c r="P12" s="24"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="26"/>
       <c r="S12" s="48" t="str">
@@ -11927,52 +11886,52 @@
       <c r="AA13" s="23"/>
       <c r="AB13" s="47"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="35"/>
       <c r="AF13" s="47"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="31"/>
       <c r="AK13" s="59"/>
       <c r="AL13" s="60"/>
       <c r="AN13" s="28"/>
       <c r="AO13" s="35"/>
       <c r="AP13" s="47"/>
       <c r="AQ13" s="23"/>
       <c r="AR13" s="47"/>
       <c r="AS13" s="23"/>
       <c r="AT13" s="47"/>
       <c r="AU13" s="23"/>
       <c r="AV13" s="23"/>
       <c r="AW13" s="35"/>
       <c r="AX13" s="47"/>
       <c r="AY13" s="23"/>
       <c r="AZ13" s="47"/>
       <c r="BA13" s="31"/>
-      <c r="BC13" s="122"/>
-      <c r="BD13" s="123"/>
+      <c r="BC13" s="173"/>
+      <c r="BD13" s="174"/>
     </row>
     <row r="14" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42"/>
       <c r="B14" s="36"/>
       <c r="D14" s="28"/>
       <c r="E14" s="31"/>
       <c r="F14" s="28"/>
       <c r="G14" s="27"/>
       <c r="H14" s="32"/>
       <c r="I14" s="27"/>
       <c r="J14" s="32"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="33"/>
       <c r="N14" s="32"/>
       <c r="O14" s="27"/>
       <c r="P14" s="32"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="26"/>
       <c r="S14" s="42"/>
       <c r="T14" s="36"/>
       <c r="V14" s="28"/>
       <c r="W14" s="31"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="27"/>
@@ -11981,52 +11940,52 @@
       <c r="AB14" s="32"/>
       <c r="AC14" s="27"/>
       <c r="AD14" s="27"/>
       <c r="AE14" s="33"/>
       <c r="AF14" s="32"/>
       <c r="AG14" s="27"/>
       <c r="AH14" s="32"/>
       <c r="AI14" s="26"/>
       <c r="AK14" s="42"/>
       <c r="AL14" s="36"/>
       <c r="AN14" s="28"/>
       <c r="AO14" s="31"/>
       <c r="AP14" s="28"/>
       <c r="AQ14" s="27"/>
       <c r="AR14" s="32"/>
       <c r="AS14" s="27"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="27"/>
       <c r="AV14" s="27"/>
       <c r="AW14" s="33"/>
       <c r="AX14" s="32"/>
       <c r="AY14" s="27"/>
       <c r="AZ14" s="32"/>
       <c r="BA14" s="26"/>
       <c r="BB14" s="49"/>
-      <c r="BC14" s="122"/>
-      <c r="BD14" s="123"/>
+      <c r="BC14" s="173"/>
+      <c r="BD14" s="174"/>
     </row>
     <row r="15" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43"/>
       <c r="B15" s="36"/>
       <c r="D15" s="28"/>
       <c r="E15" s="29"/>
       <c r="F15" s="30"/>
       <c r="G15" s="34"/>
       <c r="H15" s="30"/>
       <c r="I15" s="34"/>
       <c r="J15" s="30"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="29"/>
       <c r="N15" s="30"/>
       <c r="O15" s="34"/>
       <c r="P15" s="30"/>
       <c r="Q15" s="26"/>
       <c r="R15" s="26"/>
       <c r="S15" s="43"/>
       <c r="T15" s="36"/>
       <c r="V15" s="28"/>
       <c r="W15" s="29"/>
       <c r="X15" s="30"/>
       <c r="Y15" s="34"/>
@@ -12034,52 +11993,52 @@
       <c r="AA15" s="34"/>
       <c r="AB15" s="30"/>
       <c r="AC15" s="34"/>
       <c r="AD15" s="34"/>
       <c r="AE15" s="29"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="34"/>
       <c r="AH15" s="30"/>
       <c r="AI15" s="26"/>
       <c r="AK15" s="43"/>
       <c r="AL15" s="36"/>
       <c r="AN15" s="28"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="30"/>
       <c r="AQ15" s="34"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="34"/>
       <c r="AT15" s="30"/>
       <c r="AU15" s="34"/>
       <c r="AV15" s="34"/>
       <c r="AW15" s="29"/>
       <c r="AX15" s="30"/>
       <c r="AY15" s="34"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="26"/>
-      <c r="BC15" s="122"/>
-      <c r="BD15" s="123"/>
+      <c r="BC15" s="173"/>
+      <c r="BD15" s="174"/>
     </row>
     <row r="16" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43"/>
       <c r="B16" s="36"/>
       <c r="D16" s="28"/>
       <c r="E16" s="31"/>
       <c r="F16" s="28"/>
       <c r="G16" s="26"/>
       <c r="H16" s="28"/>
       <c r="I16" s="26"/>
       <c r="J16" s="28"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="31"/>
       <c r="N16" s="28"/>
       <c r="O16" s="26"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="43"/>
       <c r="T16" s="36"/>
       <c r="V16" s="28"/>
       <c r="W16" s="31"/>
       <c r="X16" s="28"/>
       <c r="Y16" s="26"/>
@@ -12087,52 +12046,52 @@
       <c r="AA16" s="26"/>
       <c r="AB16" s="28"/>
       <c r="AC16" s="26"/>
       <c r="AD16" s="26"/>
       <c r="AE16" s="31"/>
       <c r="AF16" s="28"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="26"/>
       <c r="AK16" s="43"/>
       <c r="AL16" s="36"/>
       <c r="AN16" s="28"/>
       <c r="AO16" s="31"/>
       <c r="AP16" s="28"/>
       <c r="AQ16" s="26"/>
       <c r="AR16" s="28"/>
       <c r="AS16" s="26"/>
       <c r="AT16" s="28"/>
       <c r="AU16" s="26"/>
       <c r="AV16" s="26"/>
       <c r="AW16" s="31"/>
       <c r="AX16" s="28"/>
       <c r="AY16" s="26"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="26"/>
-      <c r="BC16" s="122"/>
-      <c r="BD16" s="123"/>
+      <c r="BC16" s="173"/>
+      <c r="BD16" s="174"/>
     </row>
     <row r="17" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43"/>
       <c r="B17" s="36"/>
       <c r="D17" s="28"/>
       <c r="E17" s="29"/>
       <c r="F17" s="30"/>
       <c r="G17" s="34"/>
       <c r="H17" s="30"/>
       <c r="I17" s="34"/>
       <c r="J17" s="30"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="29"/>
       <c r="N17" s="30"/>
       <c r="O17" s="34"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="43"/>
       <c r="T17" s="36"/>
       <c r="V17" s="28"/>
       <c r="W17" s="29"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="34"/>
@@ -12140,52 +12099,52 @@
       <c r="AA17" s="34"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="34"/>
       <c r="AD17" s="34"/>
       <c r="AE17" s="29"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="34"/>
       <c r="AH17" s="30"/>
       <c r="AI17" s="26"/>
       <c r="AK17" s="43"/>
       <c r="AL17" s="36"/>
       <c r="AN17" s="28"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="30"/>
       <c r="AQ17" s="34"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="34"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="34"/>
       <c r="AV17" s="34"/>
       <c r="AW17" s="29"/>
       <c r="AX17" s="30"/>
       <c r="AY17" s="34"/>
       <c r="AZ17" s="30"/>
       <c r="BA17" s="26"/>
-      <c r="BC17" s="122"/>
-      <c r="BD17" s="123"/>
+      <c r="BC17" s="173"/>
+      <c r="BD17" s="174"/>
     </row>
     <row r="18" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43"/>
       <c r="B18" s="36"/>
       <c r="D18" s="28"/>
       <c r="E18" s="31"/>
       <c r="F18" s="28"/>
       <c r="G18" s="26"/>
       <c r="H18" s="28"/>
       <c r="I18" s="26"/>
       <c r="J18" s="28"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="31"/>
       <c r="N18" s="28"/>
       <c r="O18" s="26"/>
       <c r="P18" s="28"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="43"/>
       <c r="T18" s="36"/>
       <c r="V18" s="28"/>
       <c r="W18" s="31"/>
       <c r="X18" s="28"/>
       <c r="Y18" s="26"/>
@@ -12193,52 +12152,52 @@
       <c r="AA18" s="26"/>
       <c r="AB18" s="28"/>
       <c r="AC18" s="26"/>
       <c r="AD18" s="26"/>
       <c r="AE18" s="31"/>
       <c r="AF18" s="28"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="26"/>
       <c r="AK18" s="43"/>
       <c r="AL18" s="36"/>
       <c r="AN18" s="28"/>
       <c r="AO18" s="31"/>
       <c r="AP18" s="28"/>
       <c r="AQ18" s="26"/>
       <c r="AR18" s="28"/>
       <c r="AS18" s="26"/>
       <c r="AT18" s="28"/>
       <c r="AU18" s="26"/>
       <c r="AV18" s="26"/>
       <c r="AW18" s="31"/>
       <c r="AX18" s="28"/>
       <c r="AY18" s="26"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="26"/>
-      <c r="BC18" s="122"/>
-      <c r="BD18" s="123"/>
+      <c r="BC18" s="173"/>
+      <c r="BD18" s="174"/>
     </row>
     <row r="19" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43"/>
       <c r="B19" s="36"/>
       <c r="D19" s="28"/>
       <c r="E19" s="29"/>
       <c r="F19" s="30"/>
       <c r="G19" s="34"/>
       <c r="H19" s="30"/>
       <c r="I19" s="34"/>
       <c r="J19" s="30"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="29"/>
       <c r="N19" s="30"/>
       <c r="O19" s="34"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="26"/>
       <c r="S19" s="43"/>
       <c r="T19" s="36"/>
       <c r="V19" s="28"/>
       <c r="W19" s="29"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="34"/>
@@ -12246,52 +12205,52 @@
       <c r="AA19" s="34"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="34"/>
       <c r="AD19" s="34"/>
       <c r="AE19" s="29"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="34"/>
       <c r="AH19" s="30"/>
       <c r="AI19" s="26"/>
       <c r="AK19" s="43"/>
       <c r="AL19" s="36"/>
       <c r="AN19" s="28"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="34"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="34"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="34"/>
       <c r="AV19" s="34"/>
       <c r="AW19" s="29"/>
       <c r="AX19" s="30"/>
       <c r="AY19" s="34"/>
       <c r="AZ19" s="30"/>
       <c r="BA19" s="26"/>
-      <c r="BC19" s="122"/>
-      <c r="BD19" s="123"/>
+      <c r="BC19" s="173"/>
+      <c r="BD19" s="174"/>
     </row>
     <row r="20" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43"/>
       <c r="B20" s="36"/>
       <c r="D20" s="28"/>
       <c r="E20" s="31"/>
       <c r="F20" s="28"/>
       <c r="G20" s="26"/>
       <c r="H20" s="28"/>
       <c r="I20" s="26"/>
       <c r="J20" s="28"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="31"/>
       <c r="N20" s="28"/>
       <c r="O20" s="26"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="43"/>
       <c r="T20" s="36"/>
       <c r="V20" s="28"/>
       <c r="W20" s="31"/>
       <c r="X20" s="28"/>
       <c r="Y20" s="26"/>
@@ -12299,52 +12258,52 @@
       <c r="AA20" s="26"/>
       <c r="AB20" s="28"/>
       <c r="AC20" s="26"/>
       <c r="AD20" s="26"/>
       <c r="AE20" s="31"/>
       <c r="AF20" s="28"/>
       <c r="AG20" s="26"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="26"/>
       <c r="AK20" s="43"/>
       <c r="AL20" s="36"/>
       <c r="AN20" s="28"/>
       <c r="AO20" s="31"/>
       <c r="AP20" s="28"/>
       <c r="AQ20" s="26"/>
       <c r="AR20" s="28"/>
       <c r="AS20" s="26"/>
       <c r="AT20" s="28"/>
       <c r="AU20" s="26"/>
       <c r="AV20" s="26"/>
       <c r="AW20" s="31"/>
       <c r="AX20" s="28"/>
       <c r="AY20" s="26"/>
       <c r="AZ20" s="28"/>
       <c r="BA20" s="26"/>
-      <c r="BC20" s="122"/>
-      <c r="BD20" s="123"/>
+      <c r="BC20" s="173"/>
+      <c r="BD20" s="174"/>
     </row>
     <row r="21" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43"/>
       <c r="B21" s="36"/>
       <c r="D21" s="28"/>
       <c r="E21" s="29"/>
       <c r="F21" s="30"/>
       <c r="G21" s="34"/>
       <c r="H21" s="30"/>
       <c r="I21" s="34"/>
       <c r="J21" s="30"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="29"/>
       <c r="N21" s="30"/>
       <c r="O21" s="34"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="43"/>
       <c r="T21" s="36"/>
       <c r="V21" s="28"/>
       <c r="W21" s="29"/>
       <c r="X21" s="30"/>
       <c r="Y21" s="34"/>
@@ -12352,52 +12311,52 @@
       <c r="AA21" s="34"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="34"/>
       <c r="AD21" s="34"/>
       <c r="AE21" s="29"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="34"/>
       <c r="AH21" s="30"/>
       <c r="AI21" s="26"/>
       <c r="AK21" s="43"/>
       <c r="AL21" s="36"/>
       <c r="AN21" s="28"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="30"/>
       <c r="AQ21" s="34"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="34"/>
       <c r="AT21" s="30"/>
       <c r="AU21" s="34"/>
       <c r="AV21" s="34"/>
       <c r="AW21" s="29"/>
       <c r="AX21" s="30"/>
       <c r="AY21" s="34"/>
       <c r="AZ21" s="30"/>
       <c r="BA21" s="26"/>
-      <c r="BC21" s="122"/>
-      <c r="BD21" s="123"/>
+      <c r="BC21" s="173"/>
+      <c r="BD21" s="174"/>
     </row>
     <row r="22" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43"/>
       <c r="B22" s="36"/>
       <c r="D22" s="28"/>
       <c r="E22" s="31"/>
       <c r="F22" s="28"/>
       <c r="G22" s="26"/>
       <c r="H22" s="28"/>
       <c r="I22" s="26"/>
       <c r="J22" s="28"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="31"/>
       <c r="N22" s="28"/>
       <c r="O22" s="26"/>
       <c r="P22" s="28"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="43"/>
       <c r="T22" s="36"/>
       <c r="V22" s="28"/>
       <c r="W22" s="31"/>
       <c r="X22" s="28"/>
       <c r="Y22" s="26"/>
@@ -12405,52 +12364,52 @@
       <c r="AA22" s="26"/>
       <c r="AB22" s="28"/>
       <c r="AC22" s="26"/>
       <c r="AD22" s="26"/>
       <c r="AE22" s="31"/>
       <c r="AF22" s="28"/>
       <c r="AG22" s="26"/>
       <c r="AH22" s="28"/>
       <c r="AI22" s="26"/>
       <c r="AK22" s="43"/>
       <c r="AL22" s="36"/>
       <c r="AN22" s="28"/>
       <c r="AO22" s="31"/>
       <c r="AP22" s="28"/>
       <c r="AQ22" s="26"/>
       <c r="AR22" s="28"/>
       <c r="AS22" s="26"/>
       <c r="AT22" s="28"/>
       <c r="AU22" s="26"/>
       <c r="AV22" s="26"/>
       <c r="AW22" s="31"/>
       <c r="AX22" s="28"/>
       <c r="AY22" s="26"/>
       <c r="AZ22" s="28"/>
       <c r="BA22" s="26"/>
-      <c r="BC22" s="122"/>
-      <c r="BD22" s="123"/>
+      <c r="BC22" s="173"/>
+      <c r="BD22" s="174"/>
     </row>
     <row r="23" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43"/>
       <c r="B23" s="36"/>
       <c r="D23" s="28"/>
       <c r="E23" s="29"/>
       <c r="F23" s="30"/>
       <c r="G23" s="34"/>
       <c r="H23" s="30"/>
       <c r="I23" s="34"/>
       <c r="J23" s="30"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="29"/>
       <c r="N23" s="30"/>
       <c r="O23" s="34"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="43"/>
       <c r="T23" s="36"/>
       <c r="V23" s="28"/>
       <c r="W23" s="29"/>
       <c r="X23" s="30"/>
       <c r="Y23" s="34"/>
@@ -12458,52 +12417,52 @@
       <c r="AA23" s="34"/>
       <c r="AB23" s="30"/>
       <c r="AC23" s="34"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="29"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="34"/>
       <c r="AH23" s="30"/>
       <c r="AI23" s="26"/>
       <c r="AK23" s="43"/>
       <c r="AL23" s="36"/>
       <c r="AN23" s="28"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="30"/>
       <c r="AQ23" s="34"/>
       <c r="AR23" s="30"/>
       <c r="AS23" s="34"/>
       <c r="AT23" s="30"/>
       <c r="AU23" s="34"/>
       <c r="AV23" s="34"/>
       <c r="AW23" s="29"/>
       <c r="AX23" s="30"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="30"/>
       <c r="BA23" s="26"/>
-      <c r="BC23" s="122"/>
-      <c r="BD23" s="123"/>
+      <c r="BC23" s="173"/>
+      <c r="BD23" s="174"/>
     </row>
     <row r="24" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43"/>
       <c r="B24" s="36"/>
       <c r="D24" s="28"/>
       <c r="E24" s="31"/>
       <c r="F24" s="28"/>
       <c r="G24" s="26"/>
       <c r="H24" s="28"/>
       <c r="I24" s="26"/>
       <c r="J24" s="28"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="31"/>
       <c r="N24" s="28"/>
       <c r="O24" s="26"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="43"/>
       <c r="T24" s="36"/>
       <c r="V24" s="28"/>
       <c r="W24" s="31"/>
       <c r="X24" s="28"/>
       <c r="Y24" s="26"/>
@@ -12511,52 +12470,52 @@
       <c r="AA24" s="26"/>
       <c r="AB24" s="28"/>
       <c r="AC24" s="26"/>
       <c r="AD24" s="26"/>
       <c r="AE24" s="31"/>
       <c r="AF24" s="28"/>
       <c r="AG24" s="26"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="26"/>
       <c r="AK24" s="43"/>
       <c r="AL24" s="36"/>
       <c r="AN24" s="28"/>
       <c r="AO24" s="31"/>
       <c r="AP24" s="28"/>
       <c r="AQ24" s="26"/>
       <c r="AR24" s="28"/>
       <c r="AS24" s="26"/>
       <c r="AT24" s="28"/>
       <c r="AU24" s="26"/>
       <c r="AV24" s="26"/>
       <c r="AW24" s="31"/>
       <c r="AX24" s="28"/>
       <c r="AY24" s="26"/>
       <c r="AZ24" s="28"/>
       <c r="BA24" s="26"/>
-      <c r="BC24" s="122"/>
-      <c r="BD24" s="123"/>
+      <c r="BC24" s="173"/>
+      <c r="BD24" s="174"/>
     </row>
     <row r="25" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43"/>
       <c r="B25" s="36"/>
       <c r="D25" s="28"/>
       <c r="E25" s="29"/>
       <c r="F25" s="30"/>
       <c r="G25" s="34"/>
       <c r="H25" s="30"/>
       <c r="I25" s="34"/>
       <c r="J25" s="30"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="29"/>
       <c r="N25" s="30"/>
       <c r="O25" s="34"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="43"/>
       <c r="T25" s="36"/>
       <c r="V25" s="28"/>
       <c r="W25" s="29"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="34"/>
@@ -12564,52 +12523,52 @@
       <c r="AA25" s="34"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="34"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="34"/>
       <c r="AH25" s="30"/>
       <c r="AI25" s="26"/>
       <c r="AK25" s="43"/>
       <c r="AL25" s="36"/>
       <c r="AN25" s="28"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="30"/>
       <c r="AQ25" s="34"/>
       <c r="AR25" s="30"/>
       <c r="AS25" s="34"/>
       <c r="AT25" s="30"/>
       <c r="AU25" s="34"/>
       <c r="AV25" s="34"/>
       <c r="AW25" s="29"/>
       <c r="AX25" s="30"/>
       <c r="AY25" s="34"/>
       <c r="AZ25" s="30"/>
       <c r="BA25" s="26"/>
-      <c r="BC25" s="122"/>
-      <c r="BD25" s="123"/>
+      <c r="BC25" s="173"/>
+      <c r="BD25" s="174"/>
     </row>
     <row r="26" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43"/>
       <c r="B26" s="36"/>
       <c r="D26" s="28"/>
       <c r="E26" s="29"/>
       <c r="F26" s="30"/>
       <c r="G26" s="34"/>
       <c r="H26" s="30"/>
       <c r="I26" s="34"/>
       <c r="J26" s="30"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="29"/>
       <c r="N26" s="30"/>
       <c r="O26" s="34"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="43"/>
       <c r="T26" s="36"/>
       <c r="V26" s="28"/>
       <c r="W26" s="29"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="34"/>
@@ -12617,52 +12576,52 @@
       <c r="AA26" s="34"/>
       <c r="AB26" s="30"/>
       <c r="AC26" s="34"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="29"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="34"/>
       <c r="AH26" s="30"/>
       <c r="AI26" s="26"/>
       <c r="AK26" s="43"/>
       <c r="AL26" s="36"/>
       <c r="AN26" s="28"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="34"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="34"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="34"/>
       <c r="AV26" s="34"/>
       <c r="AW26" s="29"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="34"/>
       <c r="AZ26" s="30"/>
       <c r="BA26" s="26"/>
-      <c r="BC26" s="122"/>
-      <c r="BD26" s="123"/>
+      <c r="BC26" s="173"/>
+      <c r="BD26" s="174"/>
     </row>
     <row r="27" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43"/>
       <c r="B27" s="36"/>
       <c r="D27" s="28"/>
       <c r="E27" s="31"/>
       <c r="F27" s="28"/>
       <c r="G27" s="26"/>
       <c r="H27" s="28"/>
       <c r="I27" s="26"/>
       <c r="J27" s="28"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="31"/>
       <c r="N27" s="28"/>
       <c r="O27" s="26"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="26"/>
       <c r="S27" s="43"/>
       <c r="T27" s="36"/>
       <c r="V27" s="28"/>
       <c r="W27" s="31"/>
       <c r="X27" s="28"/>
       <c r="Y27" s="26"/>
@@ -12670,52 +12629,52 @@
       <c r="AA27" s="26"/>
       <c r="AB27" s="28"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="31"/>
       <c r="AF27" s="28"/>
       <c r="AG27" s="26"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="26"/>
       <c r="AK27" s="43"/>
       <c r="AL27" s="36"/>
       <c r="AN27" s="28"/>
       <c r="AO27" s="31"/>
       <c r="AP27" s="28"/>
       <c r="AQ27" s="26"/>
       <c r="AR27" s="28"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="28"/>
       <c r="AU27" s="26"/>
       <c r="AV27" s="26"/>
       <c r="AW27" s="31"/>
       <c r="AX27" s="28"/>
       <c r="AY27" s="26"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="26"/>
-      <c r="BC27" s="122"/>
-      <c r="BD27" s="123"/>
+      <c r="BC27" s="173"/>
+      <c r="BD27" s="174"/>
     </row>
     <row r="28" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43"/>
       <c r="B28" s="36"/>
       <c r="D28" s="28"/>
       <c r="E28" s="29"/>
       <c r="F28" s="30"/>
       <c r="G28" s="34"/>
       <c r="H28" s="30"/>
       <c r="I28" s="34"/>
       <c r="J28" s="30"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="29"/>
       <c r="N28" s="30"/>
       <c r="O28" s="34"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="43"/>
       <c r="T28" s="36"/>
       <c r="V28" s="28"/>
       <c r="W28" s="29"/>
       <c r="X28" s="30"/>
       <c r="Y28" s="34"/>
@@ -12723,52 +12682,52 @@
       <c r="AA28" s="34"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="34"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="29"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="34"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="26"/>
       <c r="AK28" s="43"/>
       <c r="AL28" s="36"/>
       <c r="AN28" s="28"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="34"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="34"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="34"/>
       <c r="AV28" s="34"/>
       <c r="AW28" s="29"/>
       <c r="AX28" s="30"/>
       <c r="AY28" s="34"/>
       <c r="AZ28" s="30"/>
       <c r="BA28" s="26"/>
-      <c r="BC28" s="122"/>
-      <c r="BD28" s="123"/>
+      <c r="BC28" s="173"/>
+      <c r="BD28" s="174"/>
     </row>
     <row r="29" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="43"/>
       <c r="B29" s="36"/>
       <c r="D29" s="28"/>
       <c r="E29" s="29"/>
       <c r="F29" s="30"/>
       <c r="G29" s="34"/>
       <c r="H29" s="30"/>
       <c r="I29" s="34"/>
       <c r="J29" s="30"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="29"/>
       <c r="N29" s="30"/>
       <c r="O29" s="34"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="43"/>
       <c r="T29" s="36"/>
       <c r="V29" s="28"/>
       <c r="W29" s="29"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="34"/>
@@ -12776,52 +12735,52 @@
       <c r="AA29" s="34"/>
       <c r="AB29" s="30"/>
       <c r="AC29" s="34"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="29"/>
       <c r="AF29" s="30"/>
       <c r="AG29" s="34"/>
       <c r="AH29" s="30"/>
       <c r="AI29" s="26"/>
       <c r="AK29" s="43"/>
       <c r="AL29" s="36"/>
       <c r="AN29" s="28"/>
       <c r="AO29" s="29"/>
       <c r="AP29" s="30"/>
       <c r="AQ29" s="34"/>
       <c r="AR29" s="30"/>
       <c r="AS29" s="34"/>
       <c r="AT29" s="30"/>
       <c r="AU29" s="34"/>
       <c r="AV29" s="34"/>
       <c r="AW29" s="29"/>
       <c r="AX29" s="30"/>
       <c r="AY29" s="34"/>
       <c r="AZ29" s="30"/>
       <c r="BA29" s="26"/>
-      <c r="BC29" s="122"/>
-      <c r="BD29" s="123"/>
+      <c r="BC29" s="173"/>
+      <c r="BD29" s="174"/>
     </row>
     <row r="30" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="43"/>
       <c r="B30" s="36"/>
       <c r="D30" s="28"/>
       <c r="E30" s="31"/>
       <c r="F30" s="28"/>
       <c r="G30" s="26"/>
       <c r="H30" s="28"/>
       <c r="I30" s="26"/>
       <c r="J30" s="28"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="31"/>
       <c r="N30" s="28"/>
       <c r="O30" s="26"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="43"/>
       <c r="T30" s="36"/>
       <c r="V30" s="28"/>
       <c r="W30" s="31"/>
       <c r="X30" s="28"/>
       <c r="Y30" s="26"/>
@@ -12829,52 +12788,52 @@
       <c r="AA30" s="26"/>
       <c r="AB30" s="28"/>
       <c r="AC30" s="26"/>
       <c r="AD30" s="26"/>
       <c r="AE30" s="31"/>
       <c r="AF30" s="28"/>
       <c r="AG30" s="26"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="26"/>
       <c r="AK30" s="43"/>
       <c r="AL30" s="36"/>
       <c r="AN30" s="28"/>
       <c r="AO30" s="31"/>
       <c r="AP30" s="28"/>
       <c r="AQ30" s="26"/>
       <c r="AR30" s="28"/>
       <c r="AS30" s="26"/>
       <c r="AT30" s="28"/>
       <c r="AU30" s="26"/>
       <c r="AV30" s="26"/>
       <c r="AW30" s="31"/>
       <c r="AX30" s="28"/>
       <c r="AY30" s="26"/>
       <c r="AZ30" s="28"/>
       <c r="BA30" s="26"/>
-      <c r="BC30" s="122"/>
-      <c r="BD30" s="123"/>
+      <c r="BC30" s="173"/>
+      <c r="BD30" s="174"/>
     </row>
     <row r="31" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="43"/>
       <c r="B31" s="36"/>
       <c r="D31" s="28"/>
       <c r="E31" s="29"/>
       <c r="F31" s="30"/>
       <c r="G31" s="34"/>
       <c r="H31" s="30"/>
       <c r="I31" s="34"/>
       <c r="J31" s="30"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="29"/>
       <c r="N31" s="30"/>
       <c r="O31" s="34"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="43"/>
       <c r="T31" s="36"/>
       <c r="V31" s="28"/>
       <c r="W31" s="29"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="34"/>
@@ -12882,52 +12841,52 @@
       <c r="AA31" s="34"/>
       <c r="AB31" s="30"/>
       <c r="AC31" s="34"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="29"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="34"/>
       <c r="AH31" s="30"/>
       <c r="AI31" s="26"/>
       <c r="AK31" s="43"/>
       <c r="AL31" s="36"/>
       <c r="AN31" s="28"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="30"/>
       <c r="AQ31" s="34"/>
       <c r="AR31" s="30"/>
       <c r="AS31" s="34"/>
       <c r="AT31" s="30"/>
       <c r="AU31" s="34"/>
       <c r="AV31" s="34"/>
       <c r="AW31" s="29"/>
       <c r="AX31" s="30"/>
       <c r="AY31" s="34"/>
       <c r="AZ31" s="30"/>
       <c r="BA31" s="26"/>
-      <c r="BC31" s="122"/>
-      <c r="BD31" s="123"/>
+      <c r="BC31" s="173"/>
+      <c r="BD31" s="174"/>
     </row>
     <row r="32" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="43"/>
       <c r="B32" s="36"/>
       <c r="D32" s="28"/>
       <c r="E32" s="31"/>
       <c r="F32" s="28"/>
       <c r="G32" s="26"/>
       <c r="H32" s="28"/>
       <c r="I32" s="26"/>
       <c r="J32" s="28"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="31"/>
       <c r="N32" s="28"/>
       <c r="O32" s="26"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="43"/>
       <c r="T32" s="36"/>
       <c r="V32" s="28"/>
       <c r="W32" s="31"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="26"/>
@@ -12935,52 +12894,52 @@
       <c r="AA32" s="26"/>
       <c r="AB32" s="28"/>
       <c r="AC32" s="26"/>
       <c r="AD32" s="26"/>
       <c r="AE32" s="31"/>
       <c r="AF32" s="28"/>
       <c r="AG32" s="26"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="26"/>
       <c r="AK32" s="43"/>
       <c r="AL32" s="36"/>
       <c r="AN32" s="28"/>
       <c r="AO32" s="31"/>
       <c r="AP32" s="28"/>
       <c r="AQ32" s="26"/>
       <c r="AR32" s="28"/>
       <c r="AS32" s="26"/>
       <c r="AT32" s="28"/>
       <c r="AU32" s="26"/>
       <c r="AV32" s="26"/>
       <c r="AW32" s="31"/>
       <c r="AX32" s="28"/>
       <c r="AY32" s="26"/>
       <c r="AZ32" s="28"/>
       <c r="BA32" s="26"/>
-      <c r="BC32" s="122"/>
-      <c r="BD32" s="123"/>
+      <c r="BC32" s="173"/>
+      <c r="BD32" s="174"/>
     </row>
     <row r="33" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="43"/>
       <c r="B33" s="36"/>
       <c r="D33" s="28"/>
       <c r="E33" s="29"/>
       <c r="F33" s="30"/>
       <c r="G33" s="34"/>
       <c r="H33" s="30"/>
       <c r="I33" s="34"/>
       <c r="J33" s="30"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="29"/>
       <c r="N33" s="30"/>
       <c r="O33" s="34"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="43"/>
       <c r="T33" s="36"/>
       <c r="V33" s="28"/>
       <c r="W33" s="29"/>
       <c r="X33" s="30"/>
       <c r="Y33" s="34"/>
@@ -12988,52 +12947,52 @@
       <c r="AA33" s="34"/>
       <c r="AB33" s="30"/>
       <c r="AC33" s="34"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="29"/>
       <c r="AF33" s="30"/>
       <c r="AG33" s="34"/>
       <c r="AH33" s="30"/>
       <c r="AI33" s="26"/>
       <c r="AK33" s="43"/>
       <c r="AL33" s="36"/>
       <c r="AN33" s="28"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="30"/>
       <c r="AQ33" s="34"/>
       <c r="AR33" s="30"/>
       <c r="AS33" s="34"/>
       <c r="AT33" s="30"/>
       <c r="AU33" s="34"/>
       <c r="AV33" s="34"/>
       <c r="AW33" s="29"/>
       <c r="AX33" s="30"/>
       <c r="AY33" s="34"/>
       <c r="AZ33" s="30"/>
       <c r="BA33" s="26"/>
-      <c r="BC33" s="122"/>
-      <c r="BD33" s="123"/>
+      <c r="BC33" s="173"/>
+      <c r="BD33" s="174"/>
     </row>
     <row r="34" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="43"/>
       <c r="B34" s="36"/>
       <c r="D34" s="28"/>
       <c r="E34" s="35"/>
       <c r="F34" s="28"/>
       <c r="G34" s="26"/>
       <c r="H34" s="28"/>
       <c r="I34" s="26"/>
       <c r="J34" s="28"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="31"/>
       <c r="N34" s="28"/>
       <c r="O34" s="26"/>
       <c r="P34" s="28"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="43"/>
       <c r="T34" s="36"/>
       <c r="V34" s="28"/>
       <c r="W34" s="35"/>
       <c r="X34" s="28"/>
       <c r="Y34" s="26"/>
@@ -13041,52 +13000,52 @@
       <c r="AA34" s="26"/>
       <c r="AB34" s="28"/>
       <c r="AC34" s="26"/>
       <c r="AD34" s="26"/>
       <c r="AE34" s="31"/>
       <c r="AF34" s="28"/>
       <c r="AG34" s="26"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="26"/>
       <c r="AK34" s="43"/>
       <c r="AL34" s="36"/>
       <c r="AN34" s="28"/>
       <c r="AO34" s="35"/>
       <c r="AP34" s="28"/>
       <c r="AQ34" s="26"/>
       <c r="AR34" s="28"/>
       <c r="AS34" s="26"/>
       <c r="AT34" s="28"/>
       <c r="AU34" s="26"/>
       <c r="AV34" s="26"/>
       <c r="AW34" s="31"/>
       <c r="AX34" s="28"/>
       <c r="AY34" s="26"/>
       <c r="AZ34" s="28"/>
       <c r="BA34" s="26"/>
-      <c r="BC34" s="122"/>
-      <c r="BD34" s="123"/>
+      <c r="BC34" s="173"/>
+      <c r="BD34" s="174"/>
     </row>
     <row r="35" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="43"/>
       <c r="B35" s="36"/>
       <c r="D35" s="28"/>
       <c r="E35" s="31"/>
       <c r="F35" s="30"/>
       <c r="G35" s="34"/>
       <c r="H35" s="30"/>
       <c r="I35" s="34"/>
       <c r="J35" s="30"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
       <c r="O35" s="34"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="43"/>
       <c r="T35" s="36"/>
       <c r="V35" s="28"/>
       <c r="W35" s="31"/>
       <c r="X35" s="30"/>
       <c r="Y35" s="34"/>
@@ -13094,52 +13053,52 @@
       <c r="AA35" s="34"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="34"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="29"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="34"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="26"/>
       <c r="AK35" s="43"/>
       <c r="AL35" s="36"/>
       <c r="AN35" s="28"/>
       <c r="AO35" s="31"/>
       <c r="AP35" s="30"/>
       <c r="AQ35" s="34"/>
       <c r="AR35" s="30"/>
       <c r="AS35" s="34"/>
       <c r="AT35" s="30"/>
       <c r="AU35" s="34"/>
       <c r="AV35" s="34"/>
       <c r="AW35" s="29"/>
       <c r="AX35" s="30"/>
       <c r="AY35" s="34"/>
       <c r="AZ35" s="30"/>
       <c r="BA35" s="26"/>
-      <c r="BC35" s="122"/>
-      <c r="BD35" s="123"/>
+      <c r="BC35" s="173"/>
+      <c r="BD35" s="174"/>
     </row>
     <row r="36" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="43"/>
       <c r="B36" s="36"/>
       <c r="D36" s="28"/>
       <c r="E36" s="33"/>
       <c r="F36" s="28"/>
       <c r="G36" s="26"/>
       <c r="H36" s="28"/>
       <c r="I36" s="26"/>
       <c r="J36" s="28"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="31"/>
       <c r="N36" s="28"/>
       <c r="O36" s="26"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="26"/>
       <c r="R36" s="26"/>
       <c r="S36" s="43"/>
       <c r="T36" s="36"/>
       <c r="V36" s="28"/>
       <c r="W36" s="33"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="26"/>
@@ -13147,52 +13106,52 @@
       <c r="AA36" s="26"/>
       <c r="AB36" s="28"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="31"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="26"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="26"/>
       <c r="AK36" s="43"/>
       <c r="AL36" s="36"/>
       <c r="AN36" s="28"/>
       <c r="AO36" s="33"/>
       <c r="AP36" s="28"/>
       <c r="AQ36" s="26"/>
       <c r="AR36" s="28"/>
       <c r="AS36" s="26"/>
       <c r="AT36" s="28"/>
       <c r="AU36" s="26"/>
       <c r="AV36" s="26"/>
       <c r="AW36" s="31"/>
       <c r="AX36" s="28"/>
       <c r="AY36" s="26"/>
       <c r="AZ36" s="28"/>
       <c r="BA36" s="26"/>
-      <c r="BC36" s="122"/>
-      <c r="BD36" s="123"/>
+      <c r="BC36" s="173"/>
+      <c r="BD36" s="174"/>
     </row>
     <row r="37" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="43"/>
       <c r="B37" s="36"/>
       <c r="D37" s="28"/>
       <c r="E37" s="29"/>
       <c r="F37" s="30"/>
       <c r="G37" s="34"/>
       <c r="H37" s="30"/>
       <c r="I37" s="34"/>
       <c r="J37" s="30"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="29"/>
       <c r="N37" s="30"/>
       <c r="O37" s="34"/>
       <c r="P37" s="30"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="26"/>
       <c r="S37" s="43"/>
       <c r="T37" s="36"/>
       <c r="V37" s="28"/>
       <c r="W37" s="29"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="34"/>
@@ -13200,659 +13159,659 @@
       <c r="AA37" s="34"/>
       <c r="AB37" s="30"/>
       <c r="AC37" s="34"/>
       <c r="AD37" s="34"/>
       <c r="AE37" s="29"/>
       <c r="AF37" s="30"/>
       <c r="AG37" s="34"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="26"/>
       <c r="AK37" s="43"/>
       <c r="AL37" s="36"/>
       <c r="AN37" s="28"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="30"/>
       <c r="AQ37" s="34"/>
       <c r="AR37" s="30"/>
       <c r="AS37" s="34"/>
       <c r="AT37" s="30"/>
       <c r="AU37" s="34"/>
       <c r="AV37" s="34"/>
       <c r="AW37" s="29"/>
       <c r="AX37" s="30"/>
       <c r="AY37" s="34"/>
       <c r="AZ37" s="30"/>
       <c r="BA37" s="26"/>
-      <c r="BC37" s="122"/>
-      <c r="BD37" s="123"/>
+      <c r="BC37" s="173"/>
+      <c r="BD37" s="174"/>
     </row>
     <row r="38" spans="1:56" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="26"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="26"/>
       <c r="V38" s="26"/>
       <c r="W38" s="26"/>
       <c r="X38" s="26"/>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="26"/>
       <c r="AC38" s="26"/>
       <c r="AD38" s="26"/>
       <c r="AE38" s="26"/>
       <c r="AF38" s="26"/>
       <c r="AG38" s="26"/>
       <c r="AH38" s="26"/>
       <c r="AI38" s="26"/>
       <c r="AN38" s="26"/>
       <c r="AO38" s="26"/>
       <c r="AP38" s="26"/>
       <c r="AQ38" s="26"/>
       <c r="AR38" s="26"/>
       <c r="AS38" s="26"/>
       <c r="AT38" s="26"/>
       <c r="AU38" s="26"/>
       <c r="AV38" s="26"/>
       <c r="AW38" s="26"/>
       <c r="AX38" s="26"/>
       <c r="AY38" s="26"/>
       <c r="AZ38" s="26"/>
       <c r="BA38" s="26"/>
       <c r="BB38" s="20"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LV+s5XoogLiG+iZZFmKtMo8uUGA0JD2ZXbKmQjbO/+Q9G/YTRbcCymdtqvvcl45y+aYLvOAWMb+O4I4HQWPv2Q==" saltValue="GMxfu3xg6sNvux9dV8QVhA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="v51vSM16ISNIyHH2jOTIpJGypqnOY/xwoVl4fSWwE/v56TT/iBLcCfdBTEWvtucij57xludmestUOOgVsO/6Ew==" saltValue="VdMrgnjFHmMCtjB5wHkOPw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="123">
+    <mergeCell ref="BC37:BD37"/>
+    <mergeCell ref="C1:AS2"/>
+    <mergeCell ref="AK3:AS3"/>
+    <mergeCell ref="BC32:BD32"/>
+    <mergeCell ref="BC33:BD33"/>
+    <mergeCell ref="BC34:BD34"/>
+    <mergeCell ref="BC35:BD35"/>
+    <mergeCell ref="BC36:BD36"/>
+    <mergeCell ref="BC27:BD27"/>
+    <mergeCell ref="BC28:BD28"/>
+    <mergeCell ref="BC29:BD29"/>
+    <mergeCell ref="BC30:BD30"/>
+    <mergeCell ref="BC31:BD31"/>
+    <mergeCell ref="BC22:BD22"/>
+    <mergeCell ref="BC23:BD23"/>
+    <mergeCell ref="BC24:BD24"/>
+    <mergeCell ref="BC25:BD25"/>
+    <mergeCell ref="BC26:BD26"/>
+    <mergeCell ref="BC17:BD17"/>
+    <mergeCell ref="BC18:BD18"/>
+    <mergeCell ref="BC19:BD19"/>
+    <mergeCell ref="BC20:BD20"/>
+    <mergeCell ref="BC21:BD21"/>
+    <mergeCell ref="BC10:BD11"/>
+    <mergeCell ref="BC13:BD13"/>
+    <mergeCell ref="BC14:BD14"/>
+    <mergeCell ref="BC15:BD15"/>
+    <mergeCell ref="BC16:BD16"/>
+    <mergeCell ref="AF10:AG10"/>
+    <mergeCell ref="AH10:AI10"/>
+    <mergeCell ref="AF11:AG11"/>
+    <mergeCell ref="AH11:AI11"/>
+    <mergeCell ref="AT10:AU10"/>
+    <mergeCell ref="AT11:AU11"/>
+    <mergeCell ref="AP11:AQ11"/>
+    <mergeCell ref="AN10:AO10"/>
+    <mergeCell ref="AP10:AQ10"/>
+    <mergeCell ref="AR10:AS10"/>
+    <mergeCell ref="AX10:AY10"/>
+    <mergeCell ref="AZ10:BA10"/>
+    <mergeCell ref="AX11:AY11"/>
+    <mergeCell ref="AZ11:BA11"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:Q3"/>
+    <mergeCell ref="T3:AE3"/>
+    <mergeCell ref="O7:Q7"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="AF3:AJ3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="S5:T6"/>
+    <mergeCell ref="V5:AE5"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="V4:AK4"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N6:Q6"/>
+    <mergeCell ref="D5:M5"/>
+    <mergeCell ref="D6:M6"/>
+    <mergeCell ref="AF5:AI5"/>
+    <mergeCell ref="AF6:AI6"/>
+    <mergeCell ref="AK5:AL6"/>
+    <mergeCell ref="AY8:BA8"/>
+    <mergeCell ref="AG7:AI7"/>
+    <mergeCell ref="D7:K7"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="V8:AC8"/>
+    <mergeCell ref="AD8:AF8"/>
+    <mergeCell ref="AD11:AE11"/>
+    <mergeCell ref="AV10:AW10"/>
+    <mergeCell ref="AN11:AO11"/>
+    <mergeCell ref="AD7:AF7"/>
+    <mergeCell ref="AG8:AI8"/>
+    <mergeCell ref="AD10:AE10"/>
+    <mergeCell ref="AR11:AS11"/>
+    <mergeCell ref="AV11:AW11"/>
+    <mergeCell ref="AB11:AC11"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="AB10:AC10"/>
+    <mergeCell ref="V11:W11"/>
     <mergeCell ref="AM4:BC4"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="AL9:AM9"/>
     <mergeCell ref="AN9:AX9"/>
     <mergeCell ref="AY9:BA9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="V9:AF9"/>
     <mergeCell ref="AG9:AI9"/>
     <mergeCell ref="O9:Q9"/>
     <mergeCell ref="D9:N9"/>
     <mergeCell ref="AK7:AL8"/>
     <mergeCell ref="AV7:AX7"/>
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="O8:Q8"/>
     <mergeCell ref="S7:T8"/>
     <mergeCell ref="AN5:AW5"/>
     <mergeCell ref="AN6:AW6"/>
     <mergeCell ref="AN7:AU7"/>
     <mergeCell ref="AN8:AU8"/>
     <mergeCell ref="AV8:AX8"/>
     <mergeCell ref="AX5:BA5"/>
     <mergeCell ref="AX6:BA6"/>
     <mergeCell ref="AY7:BA7"/>
-    <mergeCell ref="AY8:BA8"/>
-[...97 lines deleted...]
-    <mergeCell ref="BC10:BD11"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="A4 AM4">
-    <cfRule type="expression" dxfId="118" priority="1793">
+    <cfRule type="expression" dxfId="117" priority="1793">
       <formula>NOT($V$4="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A9">
-    <cfRule type="expression" dxfId="117" priority="1162">
+    <cfRule type="expression" dxfId="116" priority="1162">
       <formula>AND(B9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="116" priority="1164">
+    <cfRule type="expression" dxfId="115" priority="1164">
       <formula>AND(B9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A5:B6">
-    <cfRule type="expression" dxfId="115" priority="1167">
+    <cfRule type="expression" dxfId="114" priority="1167">
       <formula>AND(OR(NOT($C$1=""),NOT($C$3=""),NOT($T$3=""),NOT($AK$3="")),OR(A5="",A5="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BC5:BC10 BC12:BC224">
-    <cfRule type="expression" dxfId="114" priority="962">
+    <cfRule type="expression" dxfId="113" priority="962">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A5:BB6 A9:BB38 C7:R8 U7:BB8">
-    <cfRule type="expression" dxfId="113" priority="993">
+    <cfRule type="expression" dxfId="112" priority="993">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:AK3 A1:C1 A2:B2 AT1:BC3">
-    <cfRule type="expression" dxfId="112" priority="1187">
+    <cfRule type="expression" dxfId="111" priority="1187">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B9">
-    <cfRule type="expression" dxfId="111" priority="1161">
+    <cfRule type="expression" dxfId="110" priority="1161">
       <formula>$V$4="Eine Vorlage zur Zielwertüberwachung"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B12">
-    <cfRule type="expression" dxfId="110" priority="1165">
+    <cfRule type="expression" dxfId="109" priority="1165">
       <formula>OR($V$4="",NOT(B12="Auswahl"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="109" priority="1788">
+    <cfRule type="expression" dxfId="108" priority="1788">
       <formula>AND(NOT(A5=""),NOT(A5="Test"),OR(B12="",B12="Auswahl"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:B37">
-    <cfRule type="expression" dxfId="108" priority="1181">
+    <cfRule type="expression" dxfId="107" priority="1181">
       <formula>AND(L$7="----------",NOT(A$5=""),NOT(A$5="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B9:C9">
-    <cfRule type="expression" dxfId="107" priority="1163">
+    <cfRule type="expression" dxfId="106" priority="1163">
       <formula>AND(NOT(A5=""),NOT(A5="Test"),$V$4="Eine Vorlage zur Zielwertüberwachung",OR(B9="",B9="Auswahl"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="106" priority="1168">
+    <cfRule type="expression" dxfId="105" priority="1168">
       <formula>AND(B9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="105" priority="1780">
+    <cfRule type="expression" dxfId="104" priority="1780">
       <formula>AND(B9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:K7">
-    <cfRule type="expression" dxfId="104" priority="1160">
+    <cfRule type="expression" dxfId="103" priority="1160">
       <formula>L7="----------"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="103" priority="1179">
+    <cfRule type="expression" dxfId="102" priority="1179">
       <formula>NOT(L7="----------")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D8:K8">
-    <cfRule type="expression" dxfId="102" priority="1158">
+    <cfRule type="expression" dxfId="101" priority="1158">
       <formula>NOT(D8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D9:N9">
-    <cfRule type="expression" dxfId="101" priority="1121">
+    <cfRule type="expression" dxfId="100" priority="1121">
       <formula>NOT(D9="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K12">
-    <cfRule type="expression" dxfId="100" priority="1775">
+    <cfRule type="expression" dxfId="99" priority="1775">
       <formula>AND(B9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="99" priority="1776">
+    <cfRule type="expression" dxfId="98" priority="1776">
       <formula>AND(B9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J11:K11">
-    <cfRule type="expression" dxfId="98" priority="1701">
+    <cfRule type="expression" dxfId="97" priority="1701">
       <formula>B10="eingetragener Zw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="97" priority="1702">
+    <cfRule type="expression" dxfId="96" priority="1702">
       <formula>B10="errechneter Mw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="96" priority="1703">
+    <cfRule type="expression" dxfId="95" priority="1703">
       <formula>B10="eingetragener Zw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="95" priority="1704">
+    <cfRule type="expression" dxfId="94" priority="1704">
       <formula>B10="errechneter Mw"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L7:N7">
-    <cfRule type="expression" dxfId="94" priority="1159">
+    <cfRule type="expression" dxfId="93" priority="1159">
       <formula>AND(L7="----------",$V$4="Eine Vorlage zur Zielwertermittlung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="93" priority="1173">
+    <cfRule type="expression" dxfId="92" priority="1173">
       <formula>AND(NOT(A5=""),NOT(A5="Test"),L7="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="92" priority="1180">
+    <cfRule type="expression" dxfId="91" priority="1180">
       <formula>AND(B9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="91" priority="2057">
+    <cfRule type="expression" dxfId="90" priority="2057">
       <formula>NOT(L7="----------")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L8:N8">
-    <cfRule type="expression" dxfId="90" priority="1123">
+    <cfRule type="expression" dxfId="89" priority="1123">
       <formula>NOT(L8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N5:Q5">
-    <cfRule type="expression" dxfId="89" priority="1710">
+    <cfRule type="expression" dxfId="88" priority="1710">
       <formula>AND(NOT(A5="Test"),NOT(A5=""),N5="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N6:Q6">
-    <cfRule type="expression" dxfId="88" priority="1171">
+    <cfRule type="expression" dxfId="87" priority="1171">
       <formula>AND(NOT(A5=""),NOT(A5="Test"),N5="",L11="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O7:Q7">
-    <cfRule type="expression" dxfId="87" priority="1183">
+    <cfRule type="expression" dxfId="86" priority="1183">
       <formula>AND(NOT(A5=""),NOT(A5="Test"),OR(O7="Einheit",O7=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O8:Q8">
-    <cfRule type="expression" dxfId="86" priority="1122">
+    <cfRule type="expression" dxfId="85" priority="1122">
       <formula>NOT(O8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O9:Q9">
-    <cfRule type="expression" dxfId="85" priority="1120">
+    <cfRule type="expression" dxfId="84" priority="1120">
       <formula>NOT(O9="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="84" priority="2061">
+    <cfRule type="expression" dxfId="83" priority="2061">
       <formula>AND(B9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung",NOT(O9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S9">
-    <cfRule type="expression" dxfId="83" priority="1065">
+    <cfRule type="expression" dxfId="82" priority="1065">
       <formula>AND(T9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="82" priority="1067">
+    <cfRule type="expression" dxfId="81" priority="1067">
       <formula>AND(T9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T9">
-    <cfRule type="expression" dxfId="81" priority="1064">
+    <cfRule type="expression" dxfId="80" priority="1064">
       <formula>$V$4="Eine Vorlage zur Zielwertüberwachung"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T12">
-    <cfRule type="expression" dxfId="80" priority="1068">
+    <cfRule type="expression" dxfId="79" priority="1068">
       <formula>OR($V$4="",NOT(T12="Auswahl"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="79" priority="1085">
+    <cfRule type="expression" dxfId="78" priority="1085">
       <formula>AND(NOT(S5=""),NOT(S5="Test"),OR(T12="",T12="Auswahl"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T13:T37">
-    <cfRule type="expression" dxfId="78" priority="1075">
+    <cfRule type="expression" dxfId="77" priority="1075">
       <formula>AND(AD$7="----------",NOT(S$5=""),NOT(S$5="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T9:U9">
-    <cfRule type="expression" dxfId="77" priority="1066">
+    <cfRule type="expression" dxfId="76" priority="1066">
       <formula>AND(NOT(S5=""),NOT(S5="Test"),$V$4="Eine Vorlage zur Zielwertüberwachung",OR(T9="",T9="Auswahl"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="76" priority="1070">
+    <cfRule type="expression" dxfId="75" priority="1070">
       <formula>AND(T9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="75" priority="1084">
+    <cfRule type="expression" dxfId="74" priority="1084">
       <formula>AND(T9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V7:AC7">
-    <cfRule type="expression" dxfId="74" priority="1063">
+    <cfRule type="expression" dxfId="73" priority="1063">
       <formula>AD7="----------"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="73" priority="1073">
+    <cfRule type="expression" dxfId="72" priority="1073">
       <formula>NOT(AD7="----------")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V8:AC8">
-    <cfRule type="expression" dxfId="72" priority="1061">
+    <cfRule type="expression" dxfId="71" priority="1061">
       <formula>NOT(V8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V9:AF9">
-    <cfRule type="expression" dxfId="71" priority="1058">
+    <cfRule type="expression" dxfId="70" priority="1058">
       <formula>NOT(V9="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V4:AK4">
-    <cfRule type="expression" dxfId="70" priority="1791">
+    <cfRule type="expression" dxfId="69" priority="1791">
       <formula>NOT($V$4="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="69" priority="1792">
+    <cfRule type="expression" dxfId="68" priority="1792">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB10:AC12">
-    <cfRule type="expression" dxfId="68" priority="1082">
+    <cfRule type="expression" dxfId="67" priority="1082">
       <formula>AND(T9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="67" priority="1083">
+    <cfRule type="expression" dxfId="66" priority="1083">
       <formula>AND(T9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB11:AC11">
-    <cfRule type="expression" dxfId="66" priority="1077">
+    <cfRule type="expression" dxfId="65" priority="1077">
       <formula>T10="eingetragener Zw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="65" priority="1078">
+    <cfRule type="expression" dxfId="64" priority="1078">
       <formula>T10="errechneter Mw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="64" priority="1079">
+    <cfRule type="expression" dxfId="63" priority="1079">
       <formula>T10="eingetragener Zw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="63" priority="1080">
+    <cfRule type="expression" dxfId="62" priority="1080">
       <formula>T10="errechneter Mw"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AD7:AF7">
-    <cfRule type="expression" dxfId="62" priority="1062">
+    <cfRule type="expression" dxfId="61" priority="1062">
       <formula>AND(AD7="----------",$V$4="Eine Vorlage zur Zielwertermittlung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="61" priority="1072">
+    <cfRule type="expression" dxfId="60" priority="1072">
       <formula>AND(NOT(S5=""),NOT(S5="Test"),AD7="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="60" priority="1074">
+    <cfRule type="expression" dxfId="59" priority="1074">
       <formula>AND(T9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="59" priority="1086">
+    <cfRule type="expression" dxfId="58" priority="1086">
       <formula>NOT(AD7="----------")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AD8:AF8">
-    <cfRule type="expression" dxfId="58" priority="1060">
+    <cfRule type="expression" dxfId="57" priority="1060">
       <formula>NOT(AD8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF5:AI5">
-    <cfRule type="expression" dxfId="57" priority="1081">
+    <cfRule type="expression" dxfId="56" priority="1081">
       <formula>AND(NOT(S5="Test"),NOT(S5=""),AF5="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF6:AI6">
-    <cfRule type="expression" dxfId="56" priority="1071">
+    <cfRule type="expression" dxfId="55" priority="1071">
       <formula>AND(NOT(S5=""),NOT(S5="Test"),AF5="",AD11="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AG7:AI7">
-    <cfRule type="expression" dxfId="55" priority="1076">
+    <cfRule type="expression" dxfId="54" priority="1076">
       <formula>AND(NOT(S5=""),NOT(S5="Test"),OR(AG7="Einheit",AG7=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AG8:AI8">
-    <cfRule type="expression" dxfId="54" priority="1059">
+    <cfRule type="expression" dxfId="53" priority="1059">
       <formula>NOT(AG8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AG9:AI9">
-    <cfRule type="expression" dxfId="53" priority="1057">
+    <cfRule type="expression" dxfId="52" priority="1057">
       <formula>NOT(AG9="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="52" priority="1087">
+    <cfRule type="expression" dxfId="51" priority="1087">
       <formula>AND(T9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AG9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AK9">
-    <cfRule type="expression" dxfId="51" priority="1002">
+    <cfRule type="expression" dxfId="50" priority="1002">
       <formula>AND(AL9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="50" priority="1004">
+    <cfRule type="expression" dxfId="49" priority="1004">
       <formula>AND(AL9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL4">
-    <cfRule type="expression" dxfId="49" priority="5">
+    <cfRule type="expression" dxfId="48" priority="5">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL9">
-    <cfRule type="expression" dxfId="48" priority="1001">
+    <cfRule type="expression" dxfId="47" priority="1001">
       <formula>$V$4="Eine Vorlage zur Zielwertüberwachung"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL12">
-    <cfRule type="expression" dxfId="47" priority="1005">
+    <cfRule type="expression" dxfId="46" priority="1005">
       <formula>OR($V$4="",NOT(AL12="Auswahl"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="46" priority="1022">
+    <cfRule type="expression" dxfId="45" priority="1022">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),OR(AL12="",AL12="Auswahl"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL13:AL37">
-    <cfRule type="expression" dxfId="45" priority="1012">
+    <cfRule type="expression" dxfId="44" priority="1012">
       <formula>AND(AV$7="----------",NOT(AK$5=""),NOT(AK$5="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AL9:AM9">
-    <cfRule type="expression" dxfId="44" priority="1003">
+    <cfRule type="expression" dxfId="43" priority="1003">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),$V$4="Eine Vorlage zur Zielwertüberwachung",OR(AL9="",AL9="Auswahl"))</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="43" priority="1007">
+    <cfRule type="expression" dxfId="42" priority="1007">
       <formula>AND(AL9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="42" priority="1021">
+    <cfRule type="expression" dxfId="41" priority="1021">
       <formula>AND(AL9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AN7:AU7">
-    <cfRule type="expression" dxfId="41" priority="1000">
+    <cfRule type="expression" dxfId="40" priority="1000">
       <formula>AV7="----------"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="40" priority="1010">
+    <cfRule type="expression" dxfId="39" priority="1010">
       <formula>NOT(AV7="----------")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AN8:AU8">
-    <cfRule type="expression" dxfId="39" priority="998">
+    <cfRule type="expression" dxfId="38" priority="998">
       <formula>NOT(AN8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AN9:AX9">
-    <cfRule type="expression" dxfId="38" priority="995">
+    <cfRule type="expression" dxfId="37" priority="995">
       <formula>NOT(AN9="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AT3:AU3">
-    <cfRule type="expression" dxfId="37" priority="1884">
+    <cfRule type="expression" dxfId="36" priority="1884">
       <formula>AT3="dd.mm.yyyy"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AT10:AU12">
-    <cfRule type="expression" dxfId="36" priority="1019">
+    <cfRule type="expression" dxfId="35" priority="1019">
       <formula>AND(AL9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="35" priority="1020">
+    <cfRule type="expression" dxfId="34" priority="1020">
       <formula>AND(AL9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AT11:AU11">
-    <cfRule type="expression" dxfId="34" priority="1014">
+    <cfRule type="expression" dxfId="33" priority="1014">
       <formula>AL10="eingetragener Zw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="33" priority="1015">
+    <cfRule type="expression" dxfId="32" priority="1015">
       <formula>AL10="errechneter Mw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="32" priority="1016">
+    <cfRule type="expression" dxfId="31" priority="1016">
       <formula>AL10="eingetragener Zw"</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="31" priority="1017">
+    <cfRule type="expression" dxfId="30" priority="1017">
       <formula>AL10="errechneter Mw"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AV7:AX7">
-    <cfRule type="expression" dxfId="30" priority="999">
+    <cfRule type="expression" dxfId="29" priority="999">
       <formula>AND(AV7="----------",$V$4="Eine Vorlage zur Zielwertermittlung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="29" priority="1009">
+    <cfRule type="expression" dxfId="28" priority="1009">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),AV7="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="28" priority="1011">
+    <cfRule type="expression" dxfId="27" priority="1011">
       <formula>AND(AL9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="27" priority="1023">
+    <cfRule type="expression" dxfId="26" priority="1023">
       <formula>NOT(AV7="----------")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AV8:AX8">
-    <cfRule type="expression" dxfId="26" priority="997">
+    <cfRule type="expression" dxfId="25" priority="997">
       <formula>NOT(AV8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AX5:BA5">
-    <cfRule type="expression" dxfId="25" priority="1018">
+    <cfRule type="expression" dxfId="24" priority="1018">
       <formula>AND(NOT(AK5="Test"),NOT(AK5=""),AX5="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AX6:BA6">
-    <cfRule type="expression" dxfId="24" priority="1008">
+    <cfRule type="expression" dxfId="23" priority="1008">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),AX5="",AV11="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY7:BA7">
-    <cfRule type="expression" dxfId="23" priority="1013">
+    <cfRule type="expression" dxfId="22" priority="1013">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),OR(AY7="Einheit",AY7=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY8:BA8">
-    <cfRule type="expression" dxfId="22" priority="996">
+    <cfRule type="expression" dxfId="21" priority="996">
       <formula>NOT(AY8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY9:BA9">
-    <cfRule type="expression" dxfId="21" priority="994">
+    <cfRule type="expression" dxfId="20" priority="994">
       <formula>NOT(AY9="")</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="20" priority="1024">
+    <cfRule type="expression" dxfId="19" priority="1024">
       <formula>AND(AL9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AY9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A7:B8">
-    <cfRule type="expression" dxfId="19" priority="3">
+    <cfRule type="expression" dxfId="18" priority="3">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S7:T8">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="17" priority="1">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="L7:N7" xr:uid="{98B5B831-91F6-4C2B-B499-D689B2B555B4}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter xml:space="preserve">&amp;L© PMC, 29.06.2026   &amp;CSeite &amp;P/&amp;N&amp;RPolymed.ch/Downloads/Labor/XXXXX          </oddFooter>
+    <oddFooter xml:space="preserve">&amp;L© PMC, 02.09.2026   &amp;CSeite &amp;P/&amp;N&amp;RPolymed.ch/Downloads/Labor/XXXXX          </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="54" max="1048575" man="1"/>
     <brk id="55" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F8033ACB-7412-4910-BCC4-D5CF70449A3E}">
           <x14:formula1>
             <xm:f>Hilfstabelle!$Q$7:$Q$9</xm:f>
           </x14:formula1>
           <xm:sqref>V4</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{76BC7331-F9BC-463F-9033-566041839F3A}">
           <x14:formula1>
             <xm:f>Hilfstabelle!$Q$13:$Q$17</xm:f>
           </x14:formula1>
           <xm:sqref>B12 AL12 T12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{0FB66A0D-91D7-4747-80E9-82DF2FC4C9C0}">
@@ -13866,634 +13825,634 @@
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4BB96FC-8D55-4046-887A-569E110F4C5A}">
   <dimension ref="B1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B2" s="180" t="str">
+      <c r="B2" s="186" t="str">
         <f>Dokumentationshilfe!C1</f>
         <v>AFIAS Boditech</v>
       </c>
-      <c r="C2" s="181"/>
-[...3 lines deleted...]
-      <c r="G2" s="182"/>
+      <c r="C2" s="187"/>
+      <c r="D2" s="187"/>
+      <c r="E2" s="187"/>
+      <c r="F2" s="187"/>
+      <c r="G2" s="188"/>
     </row>
     <row r="3" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B3" s="183"/>
-[...4 lines deleted...]
-      <c r="G3" s="185"/>
+      <c r="B3" s="189"/>
+      <c r="C3" s="190"/>
+      <c r="D3" s="190"/>
+      <c r="E3" s="190"/>
+      <c r="F3" s="190"/>
+      <c r="G3" s="191"/>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B4" s="183"/>
-[...4 lines deleted...]
-      <c r="G4" s="185"/>
+      <c r="B4" s="189"/>
+      <c r="C4" s="190"/>
+      <c r="D4" s="190"/>
+      <c r="E4" s="190"/>
+      <c r="F4" s="190"/>
+      <c r="G4" s="191"/>
     </row>
     <row r="5" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="186" t="str">
+      <c r="B5" s="192" t="str">
         <f>Dokumentationshilfe!C3</f>
         <v>MAU Control</v>
       </c>
-      <c r="C5" s="187"/>
-      <c r="D5" s="188" t="str">
+      <c r="C5" s="193"/>
+      <c r="D5" s="194" t="str">
         <f>CONCATENATE(Dokumentationshilfe!S3,Dokumentationshilfe!T3)</f>
         <v>Lot: MACOWC73</v>
       </c>
-      <c r="E5" s="188"/>
-      <c r="F5" s="189" t="str">
+      <c r="E5" s="194"/>
+      <c r="F5" s="195" t="str">
         <f>CONCATENATE(Dokumentationshilfe!AF3,TEXT(Dokumentationshilfe!AK3,"TT.MM.JJJJ"))</f>
         <v>Verfall: 31.03.2027</v>
       </c>
-      <c r="G5" s="190"/>
+      <c r="G5" s="196"/>
     </row>
     <row r="6" spans="2:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="2:7" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="64" t="s">
         <v>212</v>
       </c>
-      <c r="D7" s="191" t="s">
+      <c r="D7" s="197" t="s">
         <v>213</v>
       </c>
-      <c r="E7" s="191"/>
-      <c r="F7" s="191"/>
+      <c r="E7" s="197"/>
+      <c r="F7" s="197"/>
       <c r="G7" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="65" t="str">
         <f>Dokumentationshilfe!A5</f>
         <v>MAU</v>
       </c>
       <c r="C8" s="66">
         <f>Dokumentationshilfe!J11</f>
-        <v>10.1</v>
-[...1 lines deleted...]
-      <c r="D8" s="179" t="str">
+        <v>10.3</v>
+      </c>
+      <c r="D8" s="184" t="str">
         <f>CONCATENATE(Dokumentationshilfe!D11," - ",Dokumentationshilfe!P11)</f>
-        <v>7.7 - 12.5</v>
-[...2 lines deleted...]
-      <c r="F8" s="179"/>
+        <v>7.9 - 12.7</v>
+      </c>
+      <c r="E8" s="184"/>
+      <c r="F8" s="184"/>
       <c r="G8" s="65" t="str">
         <f>Dokumentationshilfe!O7</f>
         <v>mg/l</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="65" t="str">
         <f>Dokumentationshilfe!S5</f>
         <v>MAU</v>
       </c>
       <c r="C9" s="66">
         <f>Dokumentationshilfe!AB11</f>
         <v>55.3</v>
       </c>
-      <c r="D9" s="179" t="str">
+      <c r="D9" s="184" t="str">
         <f>CONCATENATE(Dokumentationshilfe!V11," - ",Dokumentationshilfe!AH11)</f>
         <v>42.1 - 68.5</v>
       </c>
-      <c r="E9" s="179"/>
-      <c r="F9" s="179"/>
+      <c r="E9" s="184"/>
+      <c r="F9" s="184"/>
       <c r="G9" s="65" t="str">
         <f>Dokumentationshilfe!AG7</f>
         <v>mg/l</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="65" t="str">
         <f>Dokumentationshilfe!AK5</f>
         <v>Test</v>
       </c>
       <c r="C10" s="66" t="str">
         <f>Dokumentationshilfe!AT11</f>
         <v/>
       </c>
-      <c r="D10" s="179" t="str">
+      <c r="D10" s="184" t="str">
         <f>CONCATENATE(Dokumentationshilfe!AN11," - ",Dokumentationshilfe!AZ11)</f>
         <v xml:space="preserve"> - </v>
       </c>
-      <c r="E10" s="179"/>
-      <c r="F10" s="179"/>
+      <c r="E10" s="184"/>
+      <c r="F10" s="184"/>
       <c r="G10" s="65" t="str">
         <f>Dokumentationshilfe!AY7</f>
         <v>Einheit</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="67"/>
       <c r="C11" s="68"/>
-      <c r="D11" s="193"/>
-[...1 lines deleted...]
-      <c r="F11" s="193"/>
+      <c r="D11" s="185"/>
+      <c r="E11" s="185"/>
+      <c r="F11" s="185"/>
       <c r="G11" s="67"/>
     </row>
     <row r="12" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B12" s="69"/>
       <c r="C12" s="70"/>
-      <c r="D12" s="192"/>
-[...1 lines deleted...]
-      <c r="F12" s="192"/>
+      <c r="D12" s="183"/>
+      <c r="E12" s="183"/>
+      <c r="F12" s="183"/>
       <c r="G12" s="69"/>
     </row>
     <row r="13" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B13" s="69"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="192"/>
-[...1 lines deleted...]
-      <c r="F13" s="192"/>
+      <c r="D13" s="183"/>
+      <c r="E13" s="183"/>
+      <c r="F13" s="183"/>
       <c r="G13" s="69"/>
     </row>
     <row r="14" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B14" s="69"/>
       <c r="C14" s="70"/>
-      <c r="D14" s="192"/>
-[...1 lines deleted...]
-      <c r="F14" s="192"/>
+      <c r="D14" s="183"/>
+      <c r="E14" s="183"/>
+      <c r="F14" s="183"/>
       <c r="G14" s="69"/>
     </row>
     <row r="15" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B15" s="69"/>
       <c r="C15" s="70"/>
-      <c r="D15" s="192"/>
-[...1 lines deleted...]
-      <c r="F15" s="192"/>
+      <c r="D15" s="183"/>
+      <c r="E15" s="183"/>
+      <c r="F15" s="183"/>
       <c r="G15" s="69"/>
     </row>
     <row r="16" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B16" s="69"/>
       <c r="C16" s="70"/>
-      <c r="D16" s="192"/>
-[...1 lines deleted...]
-      <c r="F16" s="192"/>
+      <c r="D16" s="183"/>
+      <c r="E16" s="183"/>
+      <c r="F16" s="183"/>
       <c r="G16" s="69"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="LY9Cm1GZPvMGIbC9NJSwLI39fn7jboAT7w1gKet90VzWptdNcCZQBZzqrNMsVc0czcauD1ZRvb6MWcehHqlT0g==" saltValue="HFvggOr/OXTEMrCdgYNa3w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="B2:G4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="D7:F7"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D14:F14"/>
-    <mergeCell ref="D8:F8"/>
-[...4 lines deleted...]
-    <mergeCell ref="D7:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD5CFFEE-87D9-41F6-B91A-47336EAC5964}">
   <dimension ref="B1:M357"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="83" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="83" customWidth="1"/>
     <col min="3" max="3" width="12" style="83" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="83" customWidth="1"/>
     <col min="5" max="5" width="25.42578125" style="83" customWidth="1"/>
     <col min="6" max="6" width="27.140625" style="83" customWidth="1"/>
     <col min="7" max="7" width="23.7109375" style="83" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.140625" style="83" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="83" customWidth="1"/>
     <col min="10" max="10" width="26.28515625" style="83" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" style="83" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21" style="83" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="23.140625" style="83" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="11.42578125" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="194" t="s">
+      <c r="B2" s="198" t="s">
         <v>255</v>
       </c>
-      <c r="C2" s="195"/>
-[...4 lines deleted...]
-      <c r="I2" s="194" t="s">
+      <c r="C2" s="199"/>
+      <c r="D2" s="199"/>
+      <c r="E2" s="199"/>
+      <c r="F2" s="199"/>
+      <c r="G2" s="200"/>
+      <c r="I2" s="198" t="s">
         <v>240</v>
       </c>
-      <c r="J2" s="195"/>
-[...2 lines deleted...]
-      <c r="M2" s="196"/>
+      <c r="J2" s="199"/>
+      <c r="K2" s="199"/>
+      <c r="L2" s="199"/>
+      <c r="M2" s="200"/>
     </row>
     <row r="3" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="84"/>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
       <c r="E3" s="85"/>
       <c r="F3" s="85"/>
       <c r="G3" s="86"/>
       <c r="I3" s="84"/>
       <c r="J3" s="85"/>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="86"/>
     </row>
     <row r="4" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="88" t="s">
         <v>217</v>
       </c>
       <c r="D4" s="88" t="s">
         <v>218</v>
       </c>
       <c r="E4" s="88" t="s">
         <v>219</v>
       </c>
       <c r="F4" s="88" t="s">
         <v>220</v>
       </c>
       <c r="G4" s="89" t="s">
         <v>222</v>
       </c>
-      <c r="I4" s="197" t="s">
+      <c r="I4" s="201" t="s">
         <v>246</v>
       </c>
-      <c r="J4" s="198"/>
-[...2 lines deleted...]
-      <c r="M4" s="199"/>
+      <c r="J4" s="202"/>
+      <c r="K4" s="202"/>
+      <c r="L4" s="202"/>
+      <c r="M4" s="203"/>
     </row>
     <row r="5" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="75"/>
       <c r="C5" s="76"/>
       <c r="D5" s="76"/>
       <c r="E5" s="82" t="str">
         <f>IF(OR(C5="",D5=""),"",ABS(C5-D5))</f>
         <v/>
       </c>
       <c r="F5" s="82" t="str">
         <f>IF(AND(B5&lt;&gt;"",C5="",D5=""),"",IF(AND(E5&lt;&gt;"",B5="",G5=""),"Parameter eingeben",IF(AND(G5&lt;&gt;"",2.8*MAX(C5,D5)*G5&lt;&gt;0),2.8*MAX(C5,D5)*G5,IF(AND(B5&lt;&gt;"",OR(C5&lt;&gt;"",D5&lt;&gt;"")),IFERROR(IF(2.8*MAX(C5,D5)*(VLOOKUP(B5,'Qualabtoleranzen&amp;Einheiten'!B$6:$F$201,5,FALSE))="","VK manuell eingeben",2.8*MAX(C5,D5)*(VLOOKUP(B5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$F$201,5,FALSE))),"VK manuell eingeben"),IF(B5="","",2.8*MAX(C5,D5)*(VLOOKUP(B5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$F$201,5,FALSE))
 )
 )
 )))</f>
         <v/>
       </c>
       <c r="G5" s="114"/>
       <c r="I5" s="90" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="91" t="s">
         <v>241</v>
       </c>
       <c r="K5" s="92" t="s">
         <v>242</v>
       </c>
       <c r="L5" s="92" t="s">
         <v>243</v>
       </c>
       <c r="M5" s="93" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="6" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="94"/>
       <c r="C6" s="95"/>
       <c r="D6" s="95"/>
       <c r="E6" s="95"/>
       <c r="F6" s="95"/>
       <c r="G6" s="96"/>
       <c r="I6" s="116" t="str">
         <f>Dokumentationshilfe!A5</f>
         <v>MAU</v>
       </c>
       <c r="J6" s="80"/>
       <c r="K6" s="80"/>
       <c r="L6" s="103">
         <f>Dokumentationshilfe!J11</f>
-        <v>10.1</v>
+        <v>10.3</v>
       </c>
       <c r="M6" s="104" t="str">
         <f>IF(OR(I$4="",I$4="Bitte Wählen (Hämatologie oder Klinische Chemie):"),
     "Analysesystem wählen",
     IF(AND(J6="",K6="",L6=""),
         "",
         IFERROR(
             IF(J6*L6/K6=0,
                 "fehlende Angaben",
                 IF(I$4="     Hämatologie (Proportionales Verhältnis)",
                     ROUND(J6*L6/K6,2),
                     ROUND(J6*K6/L6,2)
                 )
             ),
             "fehlende Angaben"
         )
     )
 )</f>
         <v>Analysesystem wählen</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="97" t="s">
         <v>221</v>
       </c>
-      <c r="C7" s="204" t="str">
+      <c r="C7" s="208" t="str">
         <f>IF(OR(F5="VK manuell eingeben",F5="Parameter eingeben"),"",IF(OR(F5=0,F5=""),"",IF(AND(E5="",F5&lt;&gt;"",F5&lt;&gt;0),_xlfn.CONCAT(Hilfstabelle!Q39,MAX(C5,D5)-F5,Hilfstabelle!Q40,MAX(C5,D5)+F5,Hilfstabelle!Q41),IF(E5&lt;F5,Hilfstabelle!Q43,IF(E5&gt;F5,Hilfstabelle!Q44,"")))))</f>
         <v/>
       </c>
-      <c r="D7" s="204"/>
-[...2 lines deleted...]
-      <c r="G7" s="205"/>
+      <c r="D7" s="208"/>
+      <c r="E7" s="208"/>
+      <c r="F7" s="208"/>
+      <c r="G7" s="209"/>
       <c r="I7" s="116" t="str">
         <f>Dokumentationshilfe!S5</f>
         <v>MAU</v>
       </c>
       <c r="J7" s="80"/>
       <c r="K7" s="80"/>
       <c r="L7" s="103">
         <f>Dokumentationshilfe!AB11</f>
         <v>55.3</v>
       </c>
       <c r="M7" s="104" t="str">
         <f t="shared" ref="M7:M8" si="0">IF(OR(I$4="",I$4="Bitte Wählen (Hämatologie oder Klinische Chemie):"),
     "Analysesystem wählen",
     IF(AND(J7="",K7="",L7=""),
         "",
         IFERROR(
             IF(J7*L7/K7=0,
                 "fehlende Angaben",
                 IF(I$4="     Hämatologie (Proportionales Verhältnis)",
                     ROUND(J7*L7/K7,2),
                     ROUND(J7*K7/L7,2)
                 )
             ),
             "fehlende Angaben"
         )
     )
 )</f>
         <v>Analysesystem wählen</v>
       </c>
     </row>
     <row r="8" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="94"/>
-      <c r="C8" s="206"/>
-[...3 lines deleted...]
-      <c r="G8" s="207"/>
+      <c r="C8" s="210"/>
+      <c r="D8" s="210"/>
+      <c r="E8" s="210"/>
+      <c r="F8" s="210"/>
+      <c r="G8" s="211"/>
       <c r="I8" s="117" t="str">
         <f>Dokumentationshilfe!AK5</f>
         <v>Test</v>
       </c>
       <c r="J8" s="81"/>
       <c r="K8" s="81"/>
       <c r="L8" s="105" t="str">
         <f>Dokumentationshilfe!AT11</f>
         <v/>
       </c>
       <c r="M8" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Analysesystem wählen</v>
       </c>
     </row>
     <row r="9" spans="2:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="98"/>
-      <c r="C9" s="208"/>
-[...3 lines deleted...]
-      <c r="G9" s="209"/>
+      <c r="C9" s="212"/>
+      <c r="D9" s="212"/>
+      <c r="E9" s="212"/>
+      <c r="F9" s="212"/>
+      <c r="G9" s="213"/>
     </row>
     <row r="10" spans="2:13" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="2:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="210" t="s">
+      <c r="B12" s="214" t="s">
         <v>224</v>
       </c>
-      <c r="C12" s="211"/>
-[...3 lines deleted...]
-      <c r="G12" s="212"/>
+      <c r="C12" s="215"/>
+      <c r="D12" s="215"/>
+      <c r="E12" s="215"/>
+      <c r="F12" s="215"/>
+      <c r="G12" s="216"/>
     </row>
     <row r="13" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="94"/>
       <c r="C13" s="95"/>
       <c r="D13" s="95"/>
       <c r="E13" s="95"/>
       <c r="F13" s="95"/>
       <c r="G13" s="96"/>
     </row>
     <row r="14" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="99" t="s">
         <v>236</v>
       </c>
-      <c r="C14" s="213" t="s">
+      <c r="C14" s="217" t="s">
         <v>238</v>
       </c>
-      <c r="D14" s="213"/>
+      <c r="D14" s="217"/>
       <c r="E14" s="100" t="s">
         <v>247</v>
       </c>
       <c r="F14" s="101" t="s">
         <v>237</v>
       </c>
       <c r="G14" s="102"/>
     </row>
     <row r="15" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="77"/>
-      <c r="C15" s="214"/>
-      <c r="D15" s="214"/>
+      <c r="C15" s="218"/>
+      <c r="D15" s="218"/>
       <c r="E15" s="78"/>
       <c r="F15" s="118" t="str">
         <f t="array" ref="F15">IF(OR(B15="",AND(B15&lt;&gt;"",OR(C15="",E15=""))),"",IFERROR(INDEX(Hilfstabelle!AD8:AD500, MATCH(1, (Hilfstabelle!AB8:AB500=C15) * (Hilfstabelle!AC8:AC500=E15), 0)) * B15,""))</f>
         <v/>
       </c>
       <c r="G15" s="107" t="str">
         <f>IF(E15="","",E15)</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="2:13" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="2:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="18" spans="2:7" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="194" t="s">
+      <c r="B18" s="198" t="s">
         <v>256</v>
       </c>
-      <c r="C18" s="195"/>
-[...3 lines deleted...]
-      <c r="G18" s="196"/>
+      <c r="C18" s="199"/>
+      <c r="D18" s="199"/>
+      <c r="E18" s="199"/>
+      <c r="F18" s="199"/>
+      <c r="G18" s="200"/>
     </row>
     <row r="19" spans="2:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="84"/>
       <c r="C19" s="85"/>
       <c r="D19" s="85"/>
       <c r="E19" s="85"/>
       <c r="F19" s="85"/>
       <c r="G19" s="86"/>
     </row>
     <row r="20" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="215" t="s">
+      <c r="B20" s="219" t="s">
         <v>257</v>
       </c>
-      <c r="C20" s="216"/>
-      <c r="D20" s="217" t="str">
+      <c r="C20" s="220"/>
+      <c r="D20" s="221" t="str">
         <f>CONCATENATE("Mittelwert der Messwerte von ",C21," (MW):")</f>
         <v>Mittelwert der Messwerte von Auswahl (MW):</v>
       </c>
-      <c r="E20" s="218"/>
-      <c r="F20" s="218"/>
+      <c r="E20" s="222"/>
+      <c r="F20" s="222"/>
       <c r="G20" s="110" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,ROUND(AVERAGE(Dokumentationshilfe!B13:B37),2),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,ROUND(AVERAGE(Dokumentationshilfe!T13:T37),2),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,ROUND(AVERAGE(Dokumentationshilfe!AL13:AL37),2),""))),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="109"/>
       <c r="C21" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="200" t="str">
+      <c r="D21" s="204" t="str">
         <f>CONCATENATE("Variationskoeffiezient der Messwerte von ",C21," (VK):")</f>
         <v>Variationskoeffiezient der Messwerte von Auswahl (VK):</v>
       </c>
-      <c r="E21" s="201"/>
-      <c r="F21" s="201"/>
+      <c r="E21" s="205"/>
+      <c r="F21" s="205"/>
       <c r="G21" s="111" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!B13:B37)/AVERAGE(Dokumentationshilfe!B13:B37),2),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!T13:T37)/AVERAGE(Dokumentationshilfe!T13:T37),2),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!AL13:AL37)/AVERAGE(Dokumentationshilfe!AL13:AL37),2),""))),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="94"/>
       <c r="C22" s="95"/>
-      <c r="D22" s="200" t="str">
+      <c r="D22" s="204" t="str">
         <f>CONCATENATE("Standardabweichung der Messwerte von ",C21," (s):")</f>
         <v>Standardabweichung der Messwerte von Auswahl (s):</v>
       </c>
-      <c r="E22" s="201"/>
-      <c r="F22" s="201"/>
+      <c r="E22" s="205"/>
+      <c r="F22" s="205"/>
       <c r="G22" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!B13:B37),2),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!T13:T37),2),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!AL13:AL37),2),""))),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="94"/>
       <c r="C23" s="95"/>
-      <c r="D23" s="200" t="str">
+      <c r="D23" s="204" t="str">
         <f>CONCATENATE("Maximale absolute Spannweite der Messwerte von ",C21,":")</f>
         <v>Maximale absolute Spannweite der Messwerte von Auswahl:</v>
       </c>
-      <c r="E23" s="201"/>
-      <c r="F23" s="201"/>
+      <c r="E23" s="205"/>
+      <c r="F23" s="205"/>
       <c r="G23" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,MAX(Dokumentationshilfe!B13:B37)-MIN(Dokumentationshilfe!B13:B37),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,MAX(Dokumentationshilfe!T13:T37)-MIN(Dokumentationshilfe!T13:T37),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,MAX(Dokumentationshilfe!AL13:AL37)-MIN(Dokumentationshilfe!AL13:AL37),""))))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="94"/>
       <c r="C24" s="95"/>
-      <c r="D24" s="200" t="str">
+      <c r="D24" s="204" t="str">
         <f>CONCATENATE("Maximale relative Spannweite der Messwerte von ",C21," in s:")</f>
         <v>Maximale relative Spannweite der Messwerte von Auswahl in s:</v>
       </c>
-      <c r="E24" s="201"/>
-      <c r="F24" s="201"/>
+      <c r="E24" s="205"/>
+      <c r="F24" s="205"/>
       <c r="G24" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(_xlfn.TEXTJOIN( ,FALSE,ROUND(G23/G22,2)," s"),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="94"/>
       <c r="C25" s="95"/>
-      <c r="D25" s="200" t="str">
+      <c r="D25" s="204" t="str">
         <f>CONCATENATE("max. rel. Spannweite der Messwerte von ",C21," in s (s gemäss Qualab):")</f>
         <v>max. rel. Spannweite der Messwerte von Auswahl in s (s gemäss Qualab):</v>
       </c>
-      <c r="E25" s="201"/>
-      <c r="F25" s="201"/>
+      <c r="E25" s="205"/>
+      <c r="F25" s="205"/>
       <c r="G25" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(_xlfn.TEXTJOIN( ,FALSE,ROUND(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,G23/Dokumentationshilfe!L8,IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,G23/Dokumentationshilfe!AD8,IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,G23/Dokumentationshilfe!AV8,""))),1)," s"),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="98"/>
       <c r="C26" s="108"/>
-      <c r="D26" s="202" t="str">
+      <c r="D26" s="206" t="str">
         <f>CONCATENATE("Anzahl Messungen des Parameter ",C21,":")</f>
         <v>Anzahl Messungen des Parameter Auswahl:</v>
       </c>
-      <c r="E26" s="203"/>
-      <c r="F26" s="203"/>
+      <c r="E26" s="207"/>
+      <c r="F26" s="207"/>
       <c r="G26" s="113" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,COUNTA(Dokumentationshilfe!B13:B37),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,COUNTA(Dokumentationshilfe!T13:T37),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,COUNTA(Dokumentationshilfe!AL13:AL37),""))))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -14857,56 +14816,56 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00E430E0-F9AE-445E-BA30-E993CEAFB466}">
   <dimension ref="B3:H195"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="27.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="51" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" style="51" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="22" customWidth="1"/>
     <col min="6" max="6" width="17.140625" customWidth="1"/>
     <col min="7" max="7" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B3" s="219" t="s">
+      <c r="B3" s="223" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="219"/>
-[...1 lines deleted...]
-      <c r="E3" s="219"/>
+      <c r="C3" s="223"/>
+      <c r="D3" s="223"/>
+      <c r="E3" s="223"/>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.2">
       <c r="G4" s="50"/>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B5" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="51" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
         <v>214</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>223</v>
       </c>
     </row>
@@ -18460,324 +18419,324 @@
       <c r="E28" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B34="",NA(),IF(Dokumentationshilfe!$B34&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B34-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B34-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B34-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B34-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B34-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B34-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F28" s="8">
         <v>1</v>
       </c>
       <c r="G28" s="8">
         <v>2</v>
       </c>
       <c r="H28" s="8">
         <v>3</v>
       </c>
       <c r="I28" s="8">
         <v>4</v>
       </c>
       <c r="J28" s="8">
         <v>5</v>
       </c>
       <c r="K28" s="8">
         <v>6</v>
       </c>
       <c r="L28" s="9">
         <v>7</v>
       </c>
-      <c r="Q28" s="220" t="s">
+      <c r="Q28" s="224" t="s">
         <v>206</v>
       </c>
-      <c r="R28" s="220"/>
-[...2 lines deleted...]
-      <c r="U28" s="220"/>
+      <c r="R28" s="224"/>
+      <c r="S28" s="224"/>
+      <c r="T28" s="224"/>
+      <c r="U28" s="224"/>
       <c r="V28" s="62"/>
       <c r="W28" s="62"/>
       <c r="AB28" t="s">
         <v>60</v>
       </c>
       <c r="AC28" t="s">
         <v>231</v>
       </c>
       <c r="AD28">
         <v>1E-3</v>
       </c>
     </row>
     <row r="29" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C29" s="4"/>
       <c r="D29" s="8">
         <v>23</v>
       </c>
       <c r="E29" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B35="",NA(),IF(Dokumentationshilfe!$B35&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B35-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B35-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B35-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B35-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B35-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B35-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F29" s="8">
         <v>1</v>
       </c>
       <c r="G29" s="8">
         <v>2</v>
       </c>
       <c r="H29" s="8">
         <v>3</v>
       </c>
       <c r="I29" s="8">
         <v>4</v>
       </c>
       <c r="J29" s="8">
         <v>5</v>
       </c>
       <c r="K29" s="8">
         <v>6</v>
       </c>
       <c r="L29" s="9">
         <v>7</v>
       </c>
-      <c r="Q29" s="220"/>
-[...3 lines deleted...]
-      <c r="U29" s="220"/>
+      <c r="Q29" s="224"/>
+      <c r="R29" s="224"/>
+      <c r="S29" s="224"/>
+      <c r="T29" s="224"/>
+      <c r="U29" s="224"/>
       <c r="V29" s="62"/>
       <c r="W29" s="62"/>
       <c r="AB29" t="s">
         <v>60</v>
       </c>
       <c r="AC29" t="s">
         <v>232</v>
       </c>
       <c r="AD29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C30" s="4"/>
       <c r="D30" s="8">
         <v>24</v>
       </c>
       <c r="E30" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B36="",NA(),IF(Dokumentationshilfe!$B36&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B36-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B36-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B36-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B36-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B36-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B36-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F30" s="8">
         <v>1</v>
       </c>
       <c r="G30" s="8">
         <v>2</v>
       </c>
       <c r="H30" s="8">
         <v>3</v>
       </c>
       <c r="I30" s="8">
         <v>4</v>
       </c>
       <c r="J30" s="8">
         <v>5</v>
       </c>
       <c r="K30" s="8">
         <v>6</v>
       </c>
       <c r="L30" s="9">
         <v>7</v>
       </c>
-      <c r="Q30" s="220"/>
-[...3 lines deleted...]
-      <c r="U30" s="220"/>
+      <c r="Q30" s="224"/>
+      <c r="R30" s="224"/>
+      <c r="S30" s="224"/>
+      <c r="T30" s="224"/>
+      <c r="U30" s="224"/>
       <c r="V30" s="62"/>
       <c r="W30" s="62"/>
       <c r="AB30" t="s">
         <v>60</v>
       </c>
       <c r="AC30" t="s">
         <v>233</v>
       </c>
       <c r="AD30">
         <v>1000</v>
       </c>
     </row>
     <row r="31" spans="3:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C31" s="10"/>
       <c r="D31" s="11">
         <v>25</v>
       </c>
       <c r="E31" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B37="",NA(),IF(Dokumentationshilfe!$B37&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B37-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B37-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B37-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B37-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B37-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B37-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F31" s="11">
         <v>1</v>
       </c>
       <c r="G31" s="11">
         <v>2</v>
       </c>
       <c r="H31" s="11">
         <v>3</v>
       </c>
       <c r="I31" s="11">
         <v>4</v>
       </c>
       <c r="J31" s="11">
         <v>5</v>
       </c>
       <c r="K31" s="11">
         <v>6</v>
       </c>
       <c r="L31" s="12">
         <v>7</v>
       </c>
-      <c r="Q31" s="220"/>
-[...3 lines deleted...]
-      <c r="U31" s="220"/>
+      <c r="Q31" s="224"/>
+      <c r="R31" s="224"/>
+      <c r="S31" s="224"/>
+      <c r="T31" s="224"/>
+      <c r="U31" s="224"/>
       <c r="V31" s="62"/>
       <c r="W31" s="62"/>
       <c r="AB31" t="s">
         <v>60</v>
       </c>
       <c r="AC31" t="s">
         <v>96</v>
       </c>
       <c r="AD31">
         <v>1000000</v>
       </c>
     </row>
     <row r="32" spans="3:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="Q32" s="220"/>
-[...3 lines deleted...]
-      <c r="U32" s="220"/>
+      <c r="Q32" s="224"/>
+      <c r="R32" s="224"/>
+      <c r="S32" s="224"/>
+      <c r="T32" s="224"/>
+      <c r="U32" s="224"/>
       <c r="V32" s="62"/>
       <c r="W32" s="62"/>
       <c r="AB32" t="s">
         <v>60</v>
       </c>
       <c r="AC32" t="s">
         <v>234</v>
       </c>
       <c r="AD32">
         <v>1000000000</v>
       </c>
     </row>
     <row r="33" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C33" s="1"/>
       <c r="D33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="L33" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="Q33" s="220"/>
-[...3 lines deleted...]
-      <c r="U33" s="220"/>
+      <c r="Q33" s="224"/>
+      <c r="R33" s="224"/>
+      <c r="S33" s="224"/>
+      <c r="T33" s="224"/>
+      <c r="U33" s="224"/>
       <c r="V33" s="62"/>
       <c r="W33" s="62"/>
     </row>
     <row r="34" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C34" s="4"/>
       <c r="L34" s="7"/>
-      <c r="Q34" s="220"/>
-[...3 lines deleted...]
-      <c r="U34" s="220"/>
+      <c r="Q34" s="224"/>
+      <c r="R34" s="224"/>
+      <c r="S34" s="224"/>
+      <c r="T34" s="224"/>
+      <c r="U34" s="224"/>
       <c r="V34" s="62"/>
       <c r="W34" s="62"/>
       <c r="AB34" t="s">
         <v>44</v>
       </c>
       <c r="AC34" t="s">
         <v>228</v>
       </c>
       <c r="AD34">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="35" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C35" s="4"/>
       <c r="D35" s="8">
         <v>1</v>
       </c>
       <c r="E35" s="8" t="e">
         <f>IF(Dokumentationshilfe!$T13="",NA(),IF(Dokumentationshilfe!$T13&lt;Dokumentationshilfe!$V$11,0.9,IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$X$11,1+(Dokumentationshilfe!$T13-Dokumentationshilfe!$V$11)/ABS(Dokumentationshilfe!$X$11-Dokumentationshilfe!$V$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$Z$11,2+(Dokumentationshilfe!$T13-Dokumentationshilfe!$X$11)/ABS(Dokumentationshilfe!$Z$11-Dokumentationshilfe!$X$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AB$11,3+(Dokumentationshilfe!$T13-Dokumentationshilfe!$Z$11)/ABS(Dokumentationshilfe!$AB$11-Dokumentationshilfe!$Z$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AD$11,4+(Dokumentationshilfe!$T13-Dokumentationshilfe!$AB$11)/ABS(Dokumentationshilfe!$AD$11-Dokumentationshilfe!$AB$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AF$11,5+(Dokumentationshilfe!$T13-Dokumentationshilfe!$AD$11)/ABS(Dokumentationshilfe!$AF$11-Dokumentationshilfe!$AD$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AH$11,6+(Dokumentationshilfe!$T13-Dokumentationshilfe!$AF$11)/ABS(Dokumentationshilfe!$AH$11-Dokumentationshilfe!$AF$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F35" s="8">
         <v>1</v>
       </c>
       <c r="G35" s="8">
         <v>2</v>
       </c>
       <c r="H35" s="8">
         <v>3</v>
       </c>
       <c r="I35" s="8">
         <v>4</v>
       </c>
       <c r="J35" s="8">
         <v>5</v>
       </c>
       <c r="K35" s="8">
         <v>6</v>
       </c>
       <c r="L35" s="9">
         <v>7</v>
       </c>
       <c r="M35" t="e">
         <f>IF(Dokumentationshilfe!$T635="",NA(),IF(Dokumentationshilfe!$T635&lt;Dokumentationshilfe!$V$746,0.9,IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$X$746,1+(Dokumentationshilfe!$T635-Dokumentationshilfe!$V$746)/ABS(Dokumentationshilfe!$X$746-Dokumentationshilfe!$V$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$Z$746,2+(Dokumentationshilfe!$T635-Dokumentationshilfe!$X$746)/ABS(Dokumentationshilfe!$Z$746-Dokumentationshilfe!$X$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AB$746,3+(Dokumentationshilfe!$T635-Dokumentationshilfe!$Z$746)/ABS(Dokumentationshilfe!$AB$746-Dokumentationshilfe!$Z$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AD$746,4+(Dokumentationshilfe!$T635-Dokumentationshilfe!$AB$746)/ABS(Dokumentationshilfe!$AD$746-Dokumentationshilfe!$AB$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AF$746,5+(Dokumentationshilfe!$T635-Dokumentationshilfe!$AD$746)/ABS(Dokumentationshilfe!$AF$746-Dokumentationshilfe!$AD$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AH$746,6+(Dokumentationshilfe!$T635-Dokumentationshilfe!$AF$746)/ABS(Dokumentationshilfe!$AH$746-Dokumentationshilfe!$AF$746),7.1))))))))</f>
         <v>#N/A</v>
       </c>
-      <c r="Q35" s="220"/>
-[...3 lines deleted...]
-      <c r="U35" s="220"/>
+      <c r="Q35" s="224"/>
+      <c r="R35" s="224"/>
+      <c r="S35" s="224"/>
+      <c r="T35" s="224"/>
+      <c r="U35" s="224"/>
       <c r="V35" s="62"/>
       <c r="W35" s="62"/>
       <c r="AB35" t="s">
         <v>44</v>
       </c>
       <c r="AC35" t="s">
         <v>60</v>
       </c>
       <c r="AD35">
         <v>1E-3</v>
       </c>
     </row>
     <row r="36" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C36" s="4"/>
       <c r="D36" s="8">
         <v>2</v>
       </c>
       <c r="E36" s="8" t="e">
         <f>IF(Dokumentationshilfe!$T14="",NA(),IF(Dokumentationshilfe!$T14&lt;Dokumentationshilfe!$V$11,0.9,IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$X$11,1+(Dokumentationshilfe!$T14-Dokumentationshilfe!$V$11)/ABS(Dokumentationshilfe!$X$11-Dokumentationshilfe!$V$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$Z$11,2+(Dokumentationshilfe!$T14-Dokumentationshilfe!$X$11)/ABS(Dokumentationshilfe!$Z$11-Dokumentationshilfe!$X$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AB$11,3+(Dokumentationshilfe!$T14-Dokumentationshilfe!$Z$11)/ABS(Dokumentationshilfe!$AB$11-Dokumentationshilfe!$Z$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AD$11,4+(Dokumentationshilfe!$T14-Dokumentationshilfe!$AB$11)/ABS(Dokumentationshilfe!$AD$11-Dokumentationshilfe!$AB$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AF$11,5+(Dokumentationshilfe!$T14-Dokumentationshilfe!$AD$11)/ABS(Dokumentationshilfe!$AF$11-Dokumentationshilfe!$AD$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AH$11,6+(Dokumentationshilfe!$T14-Dokumentationshilfe!$AF$11)/ABS(Dokumentationshilfe!$AH$11-Dokumentationshilfe!$AF$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F36" s="8">
         <v>1</v>
       </c>
       <c r="G36" s="8">