--- v0 (2026-04-01)
+++ v1 (2026-07-10)
@@ -23,51 +23,51 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Labor PMC\7. Qualitätskontrollen\Interne QC\AFIAS-Spezifisch\MAU Boditech Control\MAU Control MACOWA72\Zielwert\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{940B6F8F-94E2-4CCB-82AB-3269B44AEFC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A776BAA2-0F7E-4DE7-870A-9C149A72B4BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dokumentationshilfe" sheetId="1" r:id="rId1"/>
     <sheet name="Zielwerte im A4-Format" sheetId="4" r:id="rId2"/>
     <sheet name="Rechnungshilfen" sheetId="5" state="hidden" r:id="rId3"/>
     <sheet name="Qualabtoleranzen&amp;Einheiten" sheetId="3" state="hidden" r:id="rId4"/>
     <sheet name="Hilfstabelle" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Dokumentationshilfe!$A$1:$BD$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Dokumentationshilfe!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -1810,71 +1810,71 @@
   <si>
     <t>Bemerkungen:</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>Level / Lot</t>
   </si>
   <si>
     <t>AFIAS Boditech</t>
   </si>
   <si>
     <t>MAU Control</t>
   </si>
   <si>
     <t>MACOWA72</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Level 1 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
+        <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Lot: MAVYA36X, MAWBA39X</t>
+      <t>Lot: MAVYA36X, MAWBA39X, MAWDA41X</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Level 2 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
+        <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Lot: MAVYA36X, MAWBA39X</t>
+      <t>Lot: MAVYA36X, MAWBA39X, MAWDA41X</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="####################################0.##############################"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -2046,51 +2046,51 @@
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -3503,254 +3503,266 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...135 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="21" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -3803,97 +3815,69 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="63" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="2" builtinId="3"/>
     <cellStyle name="Prozent" xfId="1" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="118">
-    <dxf>
-[...14 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -4100,50 +4084,66 @@
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="13" formatCode="0%"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="lightUp">
+          <fgColor theme="0" tint="-0.24994659260841701"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="lightUp">
+          <fgColor theme="0" tint="-0.24994659260841701"/>
+          <bgColor theme="0" tint="-4.9989318521683403E-2"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color auto="1"/>
         </right>
@@ -10471,103 +10471,103 @@
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4267200" y="104776"/>
           <a:ext cx="1502231" cy="424208"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="61000"/>
           </a:schemeClr>
         </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{59B453A0-B1BA-4DF8-90E2-37D6834C2D68}" name="Tabelle4" displayName="Tabelle4" ref="B5:G201" totalsRowShown="0">
   <autoFilter ref="B5:G201" xr:uid="{59B453A0-B1BA-4DF8-90E2-37D6834C2D68}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{E9F8E1F5-6978-43B2-9C4B-7147BBC87A7F}" name="Parameter" dataDxfId="18"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{2D5EC29B-D7ED-43F8-AC6B-76E2AF37629D}" name="Einheit " dataDxfId="15"/>
+    <tableColumn id="1" xr3:uid="{E9F8E1F5-6978-43B2-9C4B-7147BBC87A7F}" name="Parameter" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{EF0FF6E1-7823-4E5A-9AEC-C063E5F43574}" name="Qualabtoleranz" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{7050A9C3-99D4-4732-9925-764BE8BC5A5B}" name="Herstellertoleranz" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{2D5EC29B-D7ED-43F8-AC6B-76E2AF37629D}" name="Einheit " dataDxfId="13"/>
     <tableColumn id="5" xr3:uid="{2EF717DF-FD1E-4617-A915-99D41EB74CAE}" name="Hersteller VK %"/>
     <tableColumn id="6" xr3:uid="{302C4874-B8E1-48A5-9602-B897EF0F8960}" name="Infos für manuelle VK Eingabe"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A097AC96-663D-4F95-8E08-B3756FF016CB}" name="Tabelle1" displayName="Tabelle1" ref="Q6:Q9" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A097AC96-663D-4F95-8E08-B3756FF016CB}" name="Tabelle1" displayName="Tabelle1" ref="Q6:Q9" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
   <autoFilter ref="Q6:Q9" xr:uid="{A097AC96-663D-4F95-8E08-B3756FF016CB}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{6B9400A4-1C7F-45E7-8FF2-4BC7B4ACAD65}" name="Spalte1" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{6B9400A4-1C7F-45E7-8FF2-4BC7B4ACAD65}" name="Spalte1" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AD968933-D034-4F77-A989-B236BDEA0DB9}" name="Tabelle2" displayName="Tabelle2" ref="Q12:Q17" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AD968933-D034-4F77-A989-B236BDEA0DB9}" name="Tabelle2" displayName="Tabelle2" ref="Q12:Q17" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
   <autoFilter ref="Q12:Q17" xr:uid="{AD968933-D034-4F77-A989-B236BDEA0DB9}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{CEB7BD47-4169-4D5D-8F00-CCF7E22BBA25}" name="Runden auf: " dataDxfId="9"/>
+    <tableColumn id="1" xr3:uid="{CEB7BD47-4169-4D5D-8F00-CCF7E22BBA25}" name="Runden auf: " dataDxfId="7"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6B89DABE-03D4-4389-950C-C6BF57CA3B92}" name="Tabelle3" displayName="Tabelle3" ref="Q20:Q23" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6B89DABE-03D4-4389-950C-C6BF57CA3B92}" name="Tabelle3" displayName="Tabelle3" ref="Q20:Q23" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
   <autoFilter ref="Q20:Q23" xr:uid="{6B89DABE-03D4-4389-950C-C6BF57CA3B92}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{9AB434B0-6C7A-4851-9192-702B3A4D66EC}" name="Verwendeter Zielwert" dataDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{9AB434B0-6C7A-4851-9192-702B3A4D66EC}" name="Verwendeter Zielwert" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{2601078F-6F15-47F0-84CF-97AD42398F06}" name="Tabelle5" displayName="Tabelle5" ref="S12:S17" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{2601078F-6F15-47F0-84CF-97AD42398F06}" name="Tabelle5" displayName="Tabelle5" ref="S12:S17" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
   <autoFilter ref="S12:S17" xr:uid="{2601078F-6F15-47F0-84CF-97AD42398F06}"/>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{740F77EB-A97A-4F7E-A56E-423EFB1E5F7A}" name="Kalibrationsfaktoren" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{740F77EB-A97A-4F7E-A56E-423EFB1E5F7A}" name="Kalibrationsfaktoren" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9EA7957A-555A-4B9F-9858-347A079FA54A}" name="Tabelle6" displayName="Tabelle6" ref="X4:X37" totalsRowShown="0" headerRowDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9EA7957A-555A-4B9F-9858-347A079FA54A}" name="Tabelle6" displayName="Tabelle6" ref="X4:X37" totalsRowShown="0" headerRowDxfId="0">
   <autoFilter ref="X4:X37" xr:uid="{9EA7957A-555A-4B9F-9858-347A079FA54A}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{355C833A-38D2-476F-A978-39A42D162C18}" name="Statistische Messwerte Parameterauswahl"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -10879,969 +10879,969 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BD38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="AL20" sqref="AL20"/>
+      <selection activeCell="AL15" sqref="AL15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="16" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="16" customWidth="1"/>
     <col min="4" max="17" width="2.5703125" style="16" customWidth="1"/>
     <col min="18" max="18" width="3.7109375" style="16" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" style="16" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="16" customWidth="1"/>
     <col min="21" max="21" width="3.42578125" style="16" customWidth="1"/>
     <col min="22" max="35" width="2.5703125" style="16" customWidth="1"/>
     <col min="36" max="36" width="3.7109375" style="16" customWidth="1"/>
     <col min="37" max="37" width="13.42578125" style="16" customWidth="1"/>
     <col min="38" max="38" width="7.7109375" style="16" customWidth="1"/>
     <col min="39" max="39" width="3.42578125" style="16" customWidth="1"/>
     <col min="40" max="53" width="2.5703125" style="16" customWidth="1"/>
     <col min="54" max="54" width="1.7109375" style="16" customWidth="1"/>
     <col min="55" max="16384" width="11.42578125" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="142" t="s">
+      <c r="A1" s="163" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="124"/>
-      <c r="C1" s="124" t="s">
+      <c r="B1" s="164"/>
+      <c r="C1" s="164" t="s">
         <v>263</v>
       </c>
-      <c r="D1" s="124"/>
-[...40 lines deleted...]
-      <c r="AS1" s="125"/>
+      <c r="D1" s="164"/>
+      <c r="E1" s="164"/>
+      <c r="F1" s="164"/>
+      <c r="G1" s="164"/>
+      <c r="H1" s="164"/>
+      <c r="I1" s="164"/>
+      <c r="J1" s="164"/>
+      <c r="K1" s="164"/>
+      <c r="L1" s="164"/>
+      <c r="M1" s="164"/>
+      <c r="N1" s="164"/>
+      <c r="O1" s="164"/>
+      <c r="P1" s="164"/>
+      <c r="Q1" s="164"/>
+      <c r="R1" s="164"/>
+      <c r="S1" s="164"/>
+      <c r="T1" s="164"/>
+      <c r="U1" s="164"/>
+      <c r="V1" s="164"/>
+      <c r="W1" s="164"/>
+      <c r="X1" s="164"/>
+      <c r="Y1" s="164"/>
+      <c r="Z1" s="164"/>
+      <c r="AA1" s="164"/>
+      <c r="AB1" s="164"/>
+      <c r="AC1" s="164"/>
+      <c r="AD1" s="164"/>
+      <c r="AE1" s="164"/>
+      <c r="AF1" s="164"/>
+      <c r="AG1" s="164"/>
+      <c r="AH1" s="164"/>
+      <c r="AI1" s="164"/>
+      <c r="AJ1" s="164"/>
+      <c r="AK1" s="164"/>
+      <c r="AL1" s="164"/>
+      <c r="AM1" s="164"/>
+      <c r="AN1" s="164"/>
+      <c r="AO1" s="164"/>
+      <c r="AP1" s="164"/>
+      <c r="AQ1" s="164"/>
+      <c r="AR1" s="164"/>
+      <c r="AS1" s="171"/>
       <c r="AT1" s="15"/>
       <c r="AU1" s="15"/>
       <c r="AV1" s="15"/>
       <c r="AW1" s="15"/>
       <c r="AX1" s="15"/>
       <c r="AY1" s="15"/>
       <c r="AZ1" s="15"/>
       <c r="BA1" s="15"/>
     </row>
     <row r="2" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="143"/>
-[...43 lines deleted...]
-      <c r="AS2" s="127"/>
+      <c r="A2" s="165"/>
+      <c r="B2" s="166"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="166"/>
+      <c r="H2" s="166"/>
+      <c r="I2" s="166"/>
+      <c r="J2" s="166"/>
+      <c r="K2" s="166"/>
+      <c r="L2" s="166"/>
+      <c r="M2" s="166"/>
+      <c r="N2" s="166"/>
+      <c r="O2" s="166"/>
+      <c r="P2" s="166"/>
+      <c r="Q2" s="166"/>
+      <c r="R2" s="166"/>
+      <c r="S2" s="166"/>
+      <c r="T2" s="166"/>
+      <c r="U2" s="166"/>
+      <c r="V2" s="166"/>
+      <c r="W2" s="166"/>
+      <c r="X2" s="166"/>
+      <c r="Y2" s="166"/>
+      <c r="Z2" s="166"/>
+      <c r="AA2" s="166"/>
+      <c r="AB2" s="166"/>
+      <c r="AC2" s="166"/>
+      <c r="AD2" s="166"/>
+      <c r="AE2" s="166"/>
+      <c r="AF2" s="166"/>
+      <c r="AG2" s="166"/>
+      <c r="AH2" s="166"/>
+      <c r="AI2" s="166"/>
+      <c r="AJ2" s="166"/>
+      <c r="AK2" s="166"/>
+      <c r="AL2" s="166"/>
+      <c r="AM2" s="166"/>
+      <c r="AN2" s="166"/>
+      <c r="AO2" s="166"/>
+      <c r="AP2" s="166"/>
+      <c r="AQ2" s="166"/>
+      <c r="AR2" s="166"/>
+      <c r="AS2" s="172"/>
       <c r="AT2" s="15"/>
       <c r="AU2" s="15"/>
       <c r="AV2" s="15"/>
       <c r="AW2" s="15"/>
       <c r="AX2" s="15"/>
       <c r="AY2" s="15"/>
       <c r="AZ2" s="15"/>
       <c r="BA2" s="15"/>
     </row>
     <row r="3" spans="1:56" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="144" t="s">
+      <c r="A3" s="167" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="145"/>
-      <c r="C3" s="146" t="s">
+      <c r="B3" s="156"/>
+      <c r="C3" s="168" t="s">
         <v>264</v>
       </c>
-      <c r="D3" s="146"/>
-[...12 lines deleted...]
-      <c r="Q3" s="146"/>
+      <c r="D3" s="168"/>
+      <c r="E3" s="168"/>
+      <c r="F3" s="168"/>
+      <c r="G3" s="168"/>
+      <c r="H3" s="168"/>
+      <c r="I3" s="168"/>
+      <c r="J3" s="168"/>
+      <c r="K3" s="168"/>
+      <c r="L3" s="168"/>
+      <c r="M3" s="168"/>
+      <c r="N3" s="168"/>
+      <c r="O3" s="168"/>
+      <c r="P3" s="168"/>
+      <c r="Q3" s="168"/>
       <c r="R3" s="119"/>
       <c r="S3" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="T3" s="146" t="s">
+      <c r="T3" s="168" t="s">
         <v>265</v>
       </c>
-      <c r="U3" s="146"/>
-[...10 lines deleted...]
-      <c r="AF3" s="145" t="s">
+      <c r="U3" s="168"/>
+      <c r="V3" s="168"/>
+      <c r="W3" s="168"/>
+      <c r="X3" s="168"/>
+      <c r="Y3" s="168"/>
+      <c r="Z3" s="168"/>
+      <c r="AA3" s="168"/>
+      <c r="AB3" s="168"/>
+      <c r="AC3" s="168"/>
+      <c r="AD3" s="168"/>
+      <c r="AE3" s="168"/>
+      <c r="AF3" s="156" t="s">
         <v>28</v>
       </c>
-      <c r="AG3" s="145"/>
-[...3 lines deleted...]
-      <c r="AK3" s="128">
+      <c r="AG3" s="156"/>
+      <c r="AH3" s="156"/>
+      <c r="AI3" s="156"/>
+      <c r="AJ3" s="156"/>
+      <c r="AK3" s="173">
         <v>46418</v>
       </c>
-      <c r="AL3" s="128"/>
-[...6 lines deleted...]
-      <c r="AS3" s="129"/>
+      <c r="AL3" s="173"/>
+      <c r="AM3" s="173"/>
+      <c r="AN3" s="173"/>
+      <c r="AO3" s="173"/>
+      <c r="AP3" s="173"/>
+      <c r="AQ3" s="173"/>
+      <c r="AR3" s="173"/>
+      <c r="AS3" s="174"/>
       <c r="AT3" s="57"/>
       <c r="AU3" s="57"/>
       <c r="AV3" s="17"/>
       <c r="AW3" s="17"/>
       <c r="AX3" s="17"/>
       <c r="AY3" s="17"/>
       <c r="AZ3" s="17"/>
       <c r="BA3" s="17"/>
     </row>
     <row r="4" spans="1:56" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="158" t="str">
+      <c r="A4" s="162" t="str">
         <f>IF(V4="","Welche Art von Vorlage wird benötigt? Wählen Sie im orangen Feld (rechts) aus.","")</f>
         <v/>
       </c>
-      <c r="B4" s="158"/>
-[...19 lines deleted...]
-      <c r="V4" s="157" t="s">
+      <c r="B4" s="162"/>
+      <c r="C4" s="162"/>
+      <c r="D4" s="162"/>
+      <c r="E4" s="162"/>
+      <c r="F4" s="162"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="162"/>
+      <c r="I4" s="162"/>
+      <c r="J4" s="162"/>
+      <c r="K4" s="162"/>
+      <c r="L4" s="162"/>
+      <c r="M4" s="162"/>
+      <c r="N4" s="162"/>
+      <c r="O4" s="162"/>
+      <c r="P4" s="162"/>
+      <c r="Q4" s="162"/>
+      <c r="R4" s="162"/>
+      <c r="S4" s="162"/>
+      <c r="T4" s="162"/>
+      <c r="U4" s="162"/>
+      <c r="V4" s="161" t="s">
         <v>32</v>
       </c>
-      <c r="W4" s="157"/>
-[...14 lines deleted...]
-      <c r="AM4" s="167" t="str">
+      <c r="W4" s="161"/>
+      <c r="X4" s="161"/>
+      <c r="Y4" s="161"/>
+      <c r="Z4" s="161"/>
+      <c r="AA4" s="161"/>
+      <c r="AB4" s="161"/>
+      <c r="AC4" s="161"/>
+      <c r="AD4" s="161"/>
+      <c r="AE4" s="161"/>
+      <c r="AF4" s="161"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="161"/>
+      <c r="AI4" s="161"/>
+      <c r="AJ4" s="161"/>
+      <c r="AK4" s="161"/>
+      <c r="AM4" s="122" t="str">
         <f>IF($V$4="","Nach jedem Gebrauch eine neue Vorlage öffnen -&gt; Speichern unter","")</f>
         <v/>
       </c>
-      <c r="AN4" s="167"/>
-[...14 lines deleted...]
-      <c r="BC4" s="167"/>
+      <c r="AN4" s="122"/>
+      <c r="AO4" s="122"/>
+      <c r="AP4" s="122"/>
+      <c r="AQ4" s="122"/>
+      <c r="AR4" s="122"/>
+      <c r="AS4" s="122"/>
+      <c r="AT4" s="122"/>
+      <c r="AU4" s="122"/>
+      <c r="AV4" s="122"/>
+      <c r="AW4" s="122"/>
+      <c r="AX4" s="122"/>
+      <c r="AY4" s="122"/>
+      <c r="AZ4" s="122"/>
+      <c r="BA4" s="122"/>
+      <c r="BB4" s="122"/>
+      <c r="BC4" s="122"/>
     </row>
     <row r="5" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="150" t="s">
+      <c r="A5" s="157" t="s">
         <v>209</v>
       </c>
-      <c r="B5" s="151"/>
+      <c r="B5" s="158"/>
       <c r="C5" s="18"/>
-      <c r="D5" s="154" t="s">
+      <c r="D5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="155"/>
-[...8 lines deleted...]
-      <c r="N5" s="159">
+      <c r="E5" s="134"/>
+      <c r="F5" s="134"/>
+      <c r="G5" s="134"/>
+      <c r="H5" s="134"/>
+      <c r="I5" s="134"/>
+      <c r="J5" s="134"/>
+      <c r="K5" s="134"/>
+      <c r="L5" s="134"/>
+      <c r="M5" s="135"/>
+      <c r="N5" s="141">
         <f>IFERROR(VLOOKUP(A5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,2,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="O5" s="159"/>
-[...1 lines deleted...]
-      <c r="Q5" s="160"/>
+      <c r="O5" s="141"/>
+      <c r="P5" s="141"/>
+      <c r="Q5" s="142"/>
       <c r="R5" s="19"/>
-      <c r="S5" s="150" t="s">
+      <c r="S5" s="157" t="s">
         <v>209</v>
       </c>
-      <c r="T5" s="151"/>
+      <c r="T5" s="158"/>
       <c r="U5" s="18"/>
-      <c r="V5" s="154" t="s">
+      <c r="V5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="155"/>
-[...8 lines deleted...]
-      <c r="AF5" s="159">
+      <c r="W5" s="134"/>
+      <c r="X5" s="134"/>
+      <c r="Y5" s="134"/>
+      <c r="Z5" s="134"/>
+      <c r="AA5" s="134"/>
+      <c r="AB5" s="134"/>
+      <c r="AC5" s="134"/>
+      <c r="AD5" s="134"/>
+      <c r="AE5" s="135"/>
+      <c r="AF5" s="141">
         <f>IFERROR(VLOOKUP(S5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,2,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="AG5" s="159"/>
-[...1 lines deleted...]
-      <c r="AI5" s="160"/>
+      <c r="AG5" s="141"/>
+      <c r="AH5" s="141"/>
+      <c r="AI5" s="142"/>
       <c r="AJ5" s="37"/>
-      <c r="AK5" s="150" t="s">
+      <c r="AK5" s="157" t="s">
         <v>261</v>
       </c>
-      <c r="AL5" s="151"/>
+      <c r="AL5" s="158"/>
       <c r="AM5" s="18"/>
-      <c r="AN5" s="154" t="s">
+      <c r="AN5" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="AO5" s="155"/>
-[...8 lines deleted...]
-      <c r="AX5" s="159" t="str">
+      <c r="AO5" s="134"/>
+      <c r="AP5" s="134"/>
+      <c r="AQ5" s="134"/>
+      <c r="AR5" s="134"/>
+      <c r="AS5" s="134"/>
+      <c r="AT5" s="134"/>
+      <c r="AU5" s="134"/>
+      <c r="AV5" s="134"/>
+      <c r="AW5" s="135"/>
+      <c r="AX5" s="141" t="str">
         <f>IFERROR(VLOOKUP(AK5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,2,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AY5" s="159"/>
-[...1 lines deleted...]
-      <c r="BA5" s="160"/>
+      <c r="AY5" s="141"/>
+      <c r="AZ5" s="141"/>
+      <c r="BA5" s="142"/>
     </row>
     <row r="6" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="152"/>
-      <c r="B6" s="153"/>
+      <c r="A6" s="159"/>
+      <c r="B6" s="160"/>
       <c r="C6" s="18"/>
-      <c r="D6" s="154" t="s">
+      <c r="D6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="155"/>
-[...8 lines deleted...]
-      <c r="N6" s="159">
+      <c r="E6" s="134"/>
+      <c r="F6" s="134"/>
+      <c r="G6" s="134"/>
+      <c r="H6" s="134"/>
+      <c r="I6" s="134"/>
+      <c r="J6" s="134"/>
+      <c r="K6" s="134"/>
+      <c r="L6" s="134"/>
+      <c r="M6" s="135"/>
+      <c r="N6" s="141">
         <f>IFERROR(VLOOKUP(A5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,3,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="O6" s="159"/>
-[...1 lines deleted...]
-      <c r="Q6" s="160"/>
+      <c r="O6" s="141"/>
+      <c r="P6" s="141"/>
+      <c r="Q6" s="142"/>
       <c r="R6" s="19"/>
-      <c r="S6" s="152"/>
-      <c r="T6" s="153"/>
+      <c r="S6" s="159"/>
+      <c r="T6" s="160"/>
       <c r="U6" s="18"/>
-      <c r="V6" s="154" t="s">
+      <c r="V6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="W6" s="155"/>
-[...8 lines deleted...]
-      <c r="AF6" s="159">
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+      <c r="AA6" s="134"/>
+      <c r="AB6" s="134"/>
+      <c r="AC6" s="134"/>
+      <c r="AD6" s="134"/>
+      <c r="AE6" s="135"/>
+      <c r="AF6" s="141">
         <f>IFERROR(VLOOKUP(S5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,3,FALSE),"")</f>
         <v>0.24</v>
       </c>
-      <c r="AG6" s="159"/>
-[...1 lines deleted...]
-      <c r="AI6" s="160"/>
+      <c r="AG6" s="141"/>
+      <c r="AH6" s="141"/>
+      <c r="AI6" s="142"/>
       <c r="AJ6" s="37"/>
-      <c r="AK6" s="152"/>
-      <c r="AL6" s="153"/>
+      <c r="AK6" s="159"/>
+      <c r="AL6" s="160"/>
       <c r="AM6" s="18"/>
-      <c r="AN6" s="154" t="s">
+      <c r="AN6" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="AO6" s="155"/>
-[...8 lines deleted...]
-      <c r="AX6" s="159" t="str">
+      <c r="AO6" s="134"/>
+      <c r="AP6" s="134"/>
+      <c r="AQ6" s="134"/>
+      <c r="AR6" s="134"/>
+      <c r="AS6" s="134"/>
+      <c r="AT6" s="134"/>
+      <c r="AU6" s="134"/>
+      <c r="AV6" s="134"/>
+      <c r="AW6" s="135"/>
+      <c r="AX6" s="141" t="str">
         <f>IFERROR(VLOOKUP(AK5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,3,FALSE),"")</f>
         <v/>
       </c>
-      <c r="AY6" s="159"/>
-[...1 lines deleted...]
-      <c r="BA6" s="160"/>
+      <c r="AY6" s="141"/>
+      <c r="AZ6" s="141"/>
+      <c r="BA6" s="142"/>
     </row>
     <row r="7" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="220" t="s">
+      <c r="A7" s="221" t="s">
         <v>266</v>
       </c>
-      <c r="B7" s="221"/>
+      <c r="B7" s="222"/>
       <c r="C7" s="18"/>
-      <c r="D7" s="161" t="str">
+      <c r="D7" s="136" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),"neuer Zielwert",IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"Zielwert",""))</f>
         <v>Zielwert</v>
       </c>
-      <c r="E7" s="162"/>
-[...6 lines deleted...]
-      <c r="L7" s="217">
+      <c r="E7" s="137"/>
+      <c r="F7" s="137"/>
+      <c r="G7" s="137"/>
+      <c r="H7" s="137"/>
+      <c r="I7" s="137"/>
+      <c r="J7" s="137"/>
+      <c r="K7" s="138"/>
+      <c r="L7" s="131">
         <v>11</v>
       </c>
-      <c r="M7" s="217"/>
-[...1 lines deleted...]
-      <c r="O7" s="147" t="str">
+      <c r="M7" s="131"/>
+      <c r="N7" s="131"/>
+      <c r="O7" s="143" t="str">
         <f>IFERROR(VLOOKUP(A5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,4,FALSE),"Einheit")</f>
         <v>mg/l</v>
       </c>
-      <c r="P7" s="148"/>
-      <c r="Q7" s="149"/>
+      <c r="P7" s="144"/>
+      <c r="Q7" s="145"/>
       <c r="R7" s="19"/>
-      <c r="S7" s="220" t="s">
+      <c r="S7" s="221" t="s">
         <v>267</v>
       </c>
-      <c r="T7" s="221"/>
+      <c r="T7" s="222"/>
       <c r="U7" s="18"/>
-      <c r="V7" s="161" t="str">
+      <c r="V7" s="136" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),"neuer Zielwert",IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"Zielwert",""))</f>
         <v>Zielwert</v>
       </c>
-      <c r="W7" s="162"/>
-[...6 lines deleted...]
-      <c r="AD7" s="217">
+      <c r="W7" s="137"/>
+      <c r="X7" s="137"/>
+      <c r="Y7" s="137"/>
+      <c r="Z7" s="137"/>
+      <c r="AA7" s="137"/>
+      <c r="AB7" s="137"/>
+      <c r="AC7" s="138"/>
+      <c r="AD7" s="131">
         <v>50</v>
       </c>
-      <c r="AE7" s="217"/>
-[...1 lines deleted...]
-      <c r="AG7" s="147" t="str">
+      <c r="AE7" s="131"/>
+      <c r="AF7" s="131"/>
+      <c r="AG7" s="143" t="str">
         <f>IFERROR(VLOOKUP(S5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,4,FALSE),"Einheit")</f>
         <v>mg/l</v>
       </c>
-      <c r="AH7" s="148"/>
-      <c r="AI7" s="149"/>
+      <c r="AH7" s="144"/>
+      <c r="AI7" s="145"/>
       <c r="AJ7" s="37"/>
-      <c r="AK7" s="171" t="s">
+      <c r="AK7" s="126" t="s">
         <v>262</v>
       </c>
-      <c r="AL7" s="172"/>
+      <c r="AL7" s="127"/>
       <c r="AM7" s="18"/>
-      <c r="AN7" s="161" t="str">
+      <c r="AN7" s="136" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),"neuer Zielwert",IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"Zielwert",""))</f>
         <v>Zielwert</v>
       </c>
-      <c r="AO7" s="162"/>
-[...6 lines deleted...]
-      <c r="AV7" s="166" t="str" cm="1">
+      <c r="AO7" s="137"/>
+      <c r="AP7" s="137"/>
+      <c r="AQ7" s="137"/>
+      <c r="AR7" s="137"/>
+      <c r="AS7" s="137"/>
+      <c r="AT7" s="137"/>
+      <c r="AU7" s="138"/>
+      <c r="AV7" s="130" t="str" cm="1">
         <f t="array" ref="AV7">IF(NOT($V$4="Eine Vorlage zur Zielwertermittlung"),"",IF(AND(AL13:AL37="",$V$4="Eine Vorlage zur Zielwertermittlung"),"----------",ROUND(AVERAGE(AL13:AL37),IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1)))))))</f>
         <v/>
       </c>
-      <c r="AW7" s="166"/>
-[...1 lines deleted...]
-      <c r="AY7" s="147" t="str">
+      <c r="AW7" s="130"/>
+      <c r="AX7" s="130"/>
+      <c r="AY7" s="143" t="str">
         <f>IFERROR(VLOOKUP(AK5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$E$201,4,FALSE),"Einheit")</f>
         <v>Einheit</v>
       </c>
-      <c r="AZ7" s="148"/>
-      <c r="BA7" s="149"/>
+      <c r="AZ7" s="144"/>
+      <c r="BA7" s="145"/>
     </row>
     <row r="8" spans="1:56" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="222"/>
-      <c r="B8" s="223"/>
+      <c r="A8" s="223"/>
+      <c r="B8" s="224"/>
       <c r="C8" s="18"/>
-      <c r="D8" s="164" t="str">
+      <c r="D8" s="139" t="str">
         <f>IF(L8="","","Standardabweichung")</f>
         <v>Standardabweichung</v>
       </c>
-      <c r="E8" s="164"/>
-[...6 lines deleted...]
-      <c r="L8" s="165">
+      <c r="E8" s="139"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="139"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="139"/>
+      <c r="L8" s="140">
         <f>IF(J11="","",ROUND(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>0.9</v>
       </c>
-      <c r="M8" s="165"/>
-[...1 lines deleted...]
-      <c r="O8" s="136" t="str">
+      <c r="M8" s="140"/>
+      <c r="N8" s="140"/>
+      <c r="O8" s="132" t="str">
         <f>IF(L8="","",O7)</f>
         <v>mg/l</v>
       </c>
-      <c r="P8" s="136"/>
-      <c r="Q8" s="136"/>
+      <c r="P8" s="132"/>
+      <c r="Q8" s="132"/>
       <c r="R8" s="19"/>
-      <c r="S8" s="222"/>
-      <c r="T8" s="223"/>
+      <c r="S8" s="223"/>
+      <c r="T8" s="224"/>
       <c r="U8" s="18"/>
-      <c r="V8" s="164" t="str">
+      <c r="V8" s="139" t="str">
         <f>IF(AD8="","","Standardabweichung")</f>
         <v>Standardabweichung</v>
       </c>
-      <c r="W8" s="164"/>
-[...6 lines deleted...]
-      <c r="AD8" s="165">
+      <c r="W8" s="139"/>
+      <c r="X8" s="139"/>
+      <c r="Y8" s="139"/>
+      <c r="Z8" s="139"/>
+      <c r="AA8" s="139"/>
+      <c r="AB8" s="139"/>
+      <c r="AC8" s="139"/>
+      <c r="AD8" s="140">
         <f>IF(AB11="","",ROUND(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>4</v>
       </c>
-      <c r="AE8" s="165"/>
-[...1 lines deleted...]
-      <c r="AG8" s="136" t="str">
+      <c r="AE8" s="140"/>
+      <c r="AF8" s="140"/>
+      <c r="AG8" s="132" t="str">
         <f>IF(AD8="","",AG7)</f>
         <v>mg/l</v>
       </c>
-      <c r="AH8" s="136"/>
-      <c r="AI8" s="136"/>
+      <c r="AH8" s="132"/>
+      <c r="AI8" s="132"/>
       <c r="AJ8" s="37"/>
-      <c r="AK8" s="173"/>
-      <c r="AL8" s="174"/>
+      <c r="AK8" s="128"/>
+      <c r="AL8" s="129"/>
       <c r="AM8" s="18"/>
-      <c r="AN8" s="164" t="str">
+      <c r="AN8" s="139" t="str">
         <f>IF(AV8="","","Standardabweichung")</f>
         <v/>
       </c>
-      <c r="AO8" s="164"/>
-[...6 lines deleted...]
-      <c r="AV8" s="165" t="str">
+      <c r="AO8" s="139"/>
+      <c r="AP8" s="139"/>
+      <c r="AQ8" s="139"/>
+      <c r="AR8" s="139"/>
+      <c r="AS8" s="139"/>
+      <c r="AT8" s="139"/>
+      <c r="AU8" s="139"/>
+      <c r="AV8" s="140" t="str">
         <f>IF(AT11="","",ROUND(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AW8" s="165"/>
-[...1 lines deleted...]
-      <c r="AY8" s="136" t="str">
+      <c r="AW8" s="140"/>
+      <c r="AX8" s="140"/>
+      <c r="AY8" s="132" t="str">
         <f>IF(AV8="","",AY7)</f>
         <v/>
       </c>
-      <c r="AZ8" s="136"/>
-      <c r="BA8" s="136"/>
+      <c r="AZ8" s="132"/>
+      <c r="BA8" s="132"/>
     </row>
     <row r="9" spans="1:56" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A9" s="58" t="str">
         <f>IF($V$4="Eine Vorlage zur Zielwertüberwachung","Verwendeter ZW =","")</f>
         <v/>
       </c>
-      <c r="B9" s="168" t="s">
+      <c r="B9" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="168"/>
-      <c r="D9" s="169" t="str">
+      <c r="C9" s="123"/>
+      <c r="D9" s="124" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",NOT(O9="")),"errechneter Mittelwert:","")</f>
         <v/>
       </c>
-      <c r="E9" s="169"/>
-[...9 lines deleted...]
-      <c r="O9" s="170" t="str" cm="1">
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="124"/>
+      <c r="I9" s="124"/>
+      <c r="J9" s="124"/>
+      <c r="K9" s="124"/>
+      <c r="L9" s="124"/>
+      <c r="M9" s="124"/>
+      <c r="N9" s="124"/>
+      <c r="O9" s="125" t="str" cm="1">
         <f t="array" ref="O9">IF(OR(AND(B13:B37=""),NOT($V$4="Eine Vorlage zur Zielwertüberwachung")),"",ROUND(AVERAGE(B13:B37),IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="P9" s="170"/>
-      <c r="Q9" s="170"/>
+      <c r="P9" s="125"/>
+      <c r="Q9" s="125"/>
       <c r="R9" s="20"/>
       <c r="S9" s="58" t="str">
         <f>IF($V$4="Eine Vorlage zur Zielwertüberwachung","Verwendeter ZW =","")</f>
         <v/>
       </c>
-      <c r="T9" s="168" t="s">
+      <c r="T9" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="U9" s="168"/>
-      <c r="V9" s="169" t="str">
+      <c r="U9" s="123"/>
+      <c r="V9" s="124" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AG9="")),"errechneter Mittelwert:","")</f>
         <v/>
       </c>
-      <c r="W9" s="169"/>
-[...9 lines deleted...]
-      <c r="AG9" s="170" t="str" cm="1">
+      <c r="W9" s="124"/>
+      <c r="X9" s="124"/>
+      <c r="Y9" s="124"/>
+      <c r="Z9" s="124"/>
+      <c r="AA9" s="124"/>
+      <c r="AB9" s="124"/>
+      <c r="AC9" s="124"/>
+      <c r="AD9" s="124"/>
+      <c r="AE9" s="124"/>
+      <c r="AF9" s="124"/>
+      <c r="AG9" s="125" t="str" cm="1">
         <f t="array" ref="AG9">IF(OR(AND(T13:T37=""),NOT($V$4="Eine Vorlage zur Zielwertüberwachung")),"",ROUND(AVERAGE(T13:T37),IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AH9" s="170"/>
-      <c r="AI9" s="170"/>
+      <c r="AH9" s="125"/>
+      <c r="AI9" s="125"/>
       <c r="AK9" s="58" t="str">
         <f>IF($V$4="Eine Vorlage zur Zielwertüberwachung","Verwendeter ZW =","")</f>
         <v/>
       </c>
-      <c r="AL9" s="168" t="s">
+      <c r="AL9" s="123" t="s">
         <v>34</v>
       </c>
-      <c r="AM9" s="168"/>
-      <c r="AN9" s="169" t="str">
+      <c r="AM9" s="123"/>
+      <c r="AN9" s="124" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AY9="")),"errechneter Mittelwert:","")</f>
         <v/>
       </c>
-      <c r="AO9" s="169"/>
-[...9 lines deleted...]
-      <c r="AY9" s="170" t="str" cm="1">
+      <c r="AO9" s="124"/>
+      <c r="AP9" s="124"/>
+      <c r="AQ9" s="124"/>
+      <c r="AR9" s="124"/>
+      <c r="AS9" s="124"/>
+      <c r="AT9" s="124"/>
+      <c r="AU9" s="124"/>
+      <c r="AV9" s="124"/>
+      <c r="AW9" s="124"/>
+      <c r="AX9" s="124"/>
+      <c r="AY9" s="125" t="str" cm="1">
         <f t="array" ref="AY9">IF(OR(AND(AL13:AL37=""),NOT($V$4="Eine Vorlage zur Zielwertüberwachung")),"",ROUND(AVERAGE(AL13:AL37),IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AZ9" s="170"/>
-      <c r="BA9" s="170"/>
+      <c r="AZ9" s="125"/>
+      <c r="BA9" s="125"/>
     </row>
     <row r="10" spans="1:56" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="39" t="str">
         <f>O7</f>
         <v>mg/l</v>
       </c>
       <c r="C10" s="40"/>
-      <c r="D10" s="134" t="s">
-[...11 lines deleted...]
-      <c r="J10" s="139" t="str">
+      <c r="D10" s="154" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="155"/>
+      <c r="F10" s="154" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="155"/>
+      <c r="H10" s="154" t="s">
+        <v>4</v>
+      </c>
+      <c r="I10" s="155"/>
+      <c r="J10" s="148" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter Mw"),"Mw","Zw")</f>
         <v>Zw</v>
       </c>
-      <c r="K10" s="140"/>
-[...11 lines deleted...]
-      <c r="Q10" s="135"/>
+      <c r="K10" s="155"/>
+      <c r="L10" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="M10" s="149"/>
+      <c r="N10" s="154" t="s">
+        <v>6</v>
+      </c>
+      <c r="O10" s="149"/>
+      <c r="P10" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q10" s="149"/>
       <c r="R10" s="21"/>
       <c r="S10" s="45" t="s">
         <v>1</v>
       </c>
       <c r="T10" s="39" t="str">
         <f>AG7</f>
         <v>mg/l</v>
       </c>
       <c r="U10" s="40"/>
-      <c r="V10" s="134" t="s">
-[...11 lines deleted...]
-      <c r="AB10" s="139" t="str">
+      <c r="V10" s="154" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="155"/>
+      <c r="X10" s="154" t="s">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="155"/>
+      <c r="Z10" s="154" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="155"/>
+      <c r="AB10" s="148" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter Mw"),"Mw","Zw")</f>
         <v>Zw</v>
       </c>
-      <c r="AC10" s="140"/>
-[...11 lines deleted...]
-      <c r="AI10" s="135"/>
+      <c r="AC10" s="155"/>
+      <c r="AD10" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE10" s="149"/>
+      <c r="AF10" s="154" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG10" s="149"/>
+      <c r="AH10" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI10" s="149"/>
       <c r="AJ10" s="37"/>
       <c r="AK10" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AL10" s="39" t="str">
         <f>AY7</f>
         <v>Einheit</v>
       </c>
       <c r="AM10" s="40"/>
-      <c r="AN10" s="134" t="s">
-[...11 lines deleted...]
-      <c r="AT10" s="139" t="str">
+      <c r="AN10" s="154" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO10" s="155"/>
+      <c r="AP10" s="154" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ10" s="155"/>
+      <c r="AR10" s="154" t="s">
+        <v>4</v>
+      </c>
+      <c r="AS10" s="155"/>
+      <c r="AT10" s="148" t="str">
         <f>IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter Mw"),"Mw","Zw")</f>
         <v>Zw</v>
       </c>
-      <c r="AU10" s="140"/>
-[...12 lines deleted...]
-      <c r="BC10" s="130" t="s">
+      <c r="AU10" s="155"/>
+      <c r="AV10" s="148" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW10" s="149"/>
+      <c r="AX10" s="154" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY10" s="149"/>
+      <c r="AZ10" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA10" s="149"/>
+      <c r="BC10" s="175" t="s">
         <v>260</v>
       </c>
-      <c r="BD10" s="131"/>
+      <c r="BD10" s="176"/>
     </row>
     <row r="11" spans="1:56" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="40"/>
-      <c r="D11" s="141">
+      <c r="D11" s="150">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))-3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>8.4</v>
       </c>
-      <c r="E11" s="138"/>
-      <c r="F11" s="137">
+      <c r="E11" s="151"/>
+      <c r="F11" s="152">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))-2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>9.2999999999999989</v>
       </c>
-      <c r="G11" s="138"/>
-      <c r="H11" s="137">
+      <c r="G11" s="151"/>
+      <c r="H11" s="152">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))-1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>10.199999999999999</v>
       </c>
-      <c r="I11" s="138"/>
-      <c r="J11" s="218" cm="1">
+      <c r="I11" s="151"/>
+      <c r="J11" s="153" cm="1">
         <f t="array" ref="J11">IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),IF(AND(B13:B37=""),"",ROUND(AVERAGE(B13:B37),IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1)))))),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),ROUND(L7,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))),""))</f>
         <v>11</v>
       </c>
-      <c r="K11" s="219"/>
-      <c r="L11" s="137">
+      <c r="K11" s="147"/>
+      <c r="L11" s="152">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))+1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>11.8</v>
       </c>
-      <c r="M11" s="138"/>
-      <c r="N11" s="137">
+      <c r="M11" s="151"/>
+      <c r="N11" s="152">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))+2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>12.7</v>
       </c>
-      <c r="O11" s="138"/>
-      <c r="P11" s="137">
+      <c r="O11" s="151"/>
+      <c r="P11" s="152">
         <f>IF(OR(J11="",AND(N5="",N6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,""))+3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="errechneter MW"),AVERAGE(B13:B37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(L7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(L7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",B9="eingetragener ZW",NOT(L7=""))),L7,"")))*IF(MIN(N5,N6)=0,MAX(N5,N6),MIN(N5,N6))/3,IF(B12="0 Komastellen",0,IF(B12="1 Komastelle",1,IF(B12="2 Komastellen",2,IF(B12="3 Komastellen",3,1))))))</f>
         <v>13.6</v>
       </c>
-      <c r="Q11" s="138"/>
+      <c r="Q11" s="151"/>
       <c r="R11" s="38"/>
       <c r="S11" s="41" t="s">
         <v>9</v>
       </c>
       <c r="T11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="U11" s="40"/>
-      <c r="V11" s="218">
+      <c r="V11" s="153">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))-3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>38</v>
       </c>
-      <c r="W11" s="219"/>
-      <c r="X11" s="224">
+      <c r="W11" s="147"/>
+      <c r="X11" s="146">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))-2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>42</v>
       </c>
-      <c r="Y11" s="219"/>
-      <c r="Z11" s="224">
+      <c r="Y11" s="147"/>
+      <c r="Z11" s="146">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))-1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>46</v>
       </c>
-      <c r="AA11" s="219"/>
-      <c r="AB11" s="218" cm="1">
+      <c r="AA11" s="147"/>
+      <c r="AB11" s="153" cm="1">
         <f t="array" ref="AB11">IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),IF(AND(T13:T37=""),"",ROUND(AVERAGE(T13:T37),IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1)))))),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),ROUND(AD7,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))),""))</f>
         <v>50</v>
       </c>
-      <c r="AC11" s="219"/>
-      <c r="AD11" s="224">
+      <c r="AC11" s="147"/>
+      <c r="AD11" s="146">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))+1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>54</v>
       </c>
-      <c r="AE11" s="219"/>
-      <c r="AF11" s="224">
+      <c r="AE11" s="147"/>
+      <c r="AF11" s="146">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))+2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>58</v>
       </c>
-      <c r="AG11" s="219"/>
-      <c r="AH11" s="224">
+      <c r="AG11" s="147"/>
+      <c r="AH11" s="146">
         <f>IF(OR(AB11="",AND(AF5="",AF6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,""))+3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="errechneter MW"),AVERAGE(T13:T37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AD7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AD7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",T9="eingetragener ZW",NOT(AD7=""))),AD7,"")))*IF(MIN(AF5,AF6)=0,MAX(AF5,AF6),MIN(AF5,AF6))/3,IF(T12="0 Komastellen",0,IF(T12="1 Komastelle",1,IF(T12="2 Komastellen",2,IF(T12="3 Komastellen",3,1))))))</f>
         <v>62</v>
       </c>
-      <c r="AI11" s="219"/>
+      <c r="AI11" s="147"/>
       <c r="AJ11" s="37"/>
       <c r="AK11" s="41" t="s">
         <v>9</v>
       </c>
       <c r="AL11" s="44" t="s">
         <v>27</v>
       </c>
       <c r="AM11" s="40"/>
-      <c r="AN11" s="141" t="str">
+      <c r="AN11" s="150" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))-3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AO11" s="138"/>
-      <c r="AP11" s="137" t="str">
+      <c r="AO11" s="151"/>
+      <c r="AP11" s="152" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))-2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AQ11" s="138"/>
-      <c r="AR11" s="137" t="str">
+      <c r="AQ11" s="151"/>
+      <c r="AR11" s="152" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDUP(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))-1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AS11" s="138"/>
-      <c r="AT11" s="141" t="str" cm="1">
+      <c r="AS11" s="151"/>
+      <c r="AT11" s="150" t="str" cm="1">
         <f t="array" ref="AT11">IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),IF(AND(AL13:AL37=""),"",ROUND(AVERAGE(AL13:AL37),IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1)))))),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),ROUND(AV7,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))),""))</f>
         <v/>
       </c>
-      <c r="AU11" s="138"/>
-      <c r="AV11" s="137" t="str">
+      <c r="AU11" s="151"/>
+      <c r="AV11" s="152" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))+1*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AW11" s="138"/>
-      <c r="AX11" s="137" t="str">
+      <c r="AW11" s="151"/>
+      <c r="AX11" s="152" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))+2*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="AY11" s="138"/>
-      <c r="AZ11" s="137" t="str">
+      <c r="AY11" s="151"/>
+      <c r="AZ11" s="152" t="str">
         <f>IF(OR(AT11="",AND(AX5="",AX6="")),"",ROUNDDOWN(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,""))+3*(IF(AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="errechneter MW"),AVERAGE(AL13:AL37),IF(OR(AND($V$4="Eine Vorlage zur Zielwertermittlung",NOT(AV7="----------")),AND($V$4="Eine leere Vorlage zum Erstellen einer neuen Dokumentationshilfe",NOT(AV7="")),AND($V$4="Eine Vorlage zur Zielwertüberwachung",AL9="eingetragener ZW",NOT(AV7=""))),AV7,"")))*IF(MIN(AX5,AX6)=0,MAX(AX5,AX6),MIN(AX5,AX6))/3,IF(AL12="0 Komastellen",0,IF(AL12="1 Komastelle",1,IF(AL12="2 Komastellen",2,IF(AL12="3 Komastellen",3,1))))))</f>
         <v/>
       </c>
-      <c r="BA11" s="138"/>
-[...1 lines deleted...]
-      <c r="BD11" s="133"/>
+      <c r="BA11" s="151"/>
+      <c r="BC11" s="177"/>
+      <c r="BD11" s="178"/>
     </row>
     <row r="12" spans="1:56" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="str">
         <f>IF(AND(NOT($V$4=""),OR(B12="",B12="Auswahl")),"Runden auf:","")</f>
         <v/>
       </c>
       <c r="B12" s="19" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="24"/>
       <c r="G12" s="25"/>
       <c r="H12" s="24"/>
       <c r="I12" s="25"/>
       <c r="J12" s="24"/>
       <c r="K12" s="25"/>
       <c r="L12" s="24"/>
       <c r="M12" s="25"/>
       <c r="N12" s="24"/>
       <c r="O12" s="25"/>
       <c r="P12" s="24"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="26"/>
       <c r="S12" s="48" t="str">
@@ -11917,52 +11917,52 @@
       <c r="AA13" s="23"/>
       <c r="AB13" s="47"/>
       <c r="AC13" s="23"/>
       <c r="AD13" s="23"/>
       <c r="AE13" s="35"/>
       <c r="AF13" s="47"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="47"/>
       <c r="AI13" s="31"/>
       <c r="AK13" s="59"/>
       <c r="AL13" s="60"/>
       <c r="AN13" s="28"/>
       <c r="AO13" s="35"/>
       <c r="AP13" s="47"/>
       <c r="AQ13" s="23"/>
       <c r="AR13" s="47"/>
       <c r="AS13" s="23"/>
       <c r="AT13" s="47"/>
       <c r="AU13" s="23"/>
       <c r="AV13" s="23"/>
       <c r="AW13" s="35"/>
       <c r="AX13" s="47"/>
       <c r="AY13" s="23"/>
       <c r="AZ13" s="47"/>
       <c r="BA13" s="31"/>
-      <c r="BC13" s="122"/>
-      <c r="BD13" s="123"/>
+      <c r="BC13" s="169"/>
+      <c r="BD13" s="170"/>
     </row>
     <row r="14" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42"/>
       <c r="B14" s="36"/>
       <c r="D14" s="28"/>
       <c r="E14" s="31"/>
       <c r="F14" s="28"/>
       <c r="G14" s="27"/>
       <c r="H14" s="32"/>
       <c r="I14" s="27"/>
       <c r="J14" s="32"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="33"/>
       <c r="N14" s="32"/>
       <c r="O14" s="27"/>
       <c r="P14" s="32"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="26"/>
       <c r="S14" s="42"/>
       <c r="T14" s="36"/>
       <c r="V14" s="28"/>
       <c r="W14" s="31"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="27"/>
@@ -11971,52 +11971,52 @@
       <c r="AB14" s="32"/>
       <c r="AC14" s="27"/>
       <c r="AD14" s="27"/>
       <c r="AE14" s="33"/>
       <c r="AF14" s="32"/>
       <c r="AG14" s="27"/>
       <c r="AH14" s="32"/>
       <c r="AI14" s="26"/>
       <c r="AK14" s="42"/>
       <c r="AL14" s="36"/>
       <c r="AN14" s="28"/>
       <c r="AO14" s="31"/>
       <c r="AP14" s="28"/>
       <c r="AQ14" s="27"/>
       <c r="AR14" s="32"/>
       <c r="AS14" s="27"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="27"/>
       <c r="AV14" s="27"/>
       <c r="AW14" s="33"/>
       <c r="AX14" s="32"/>
       <c r="AY14" s="27"/>
       <c r="AZ14" s="32"/>
       <c r="BA14" s="26"/>
       <c r="BB14" s="49"/>
-      <c r="BC14" s="122"/>
-      <c r="BD14" s="123"/>
+      <c r="BC14" s="169"/>
+      <c r="BD14" s="170"/>
     </row>
     <row r="15" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43"/>
       <c r="B15" s="36"/>
       <c r="D15" s="28"/>
       <c r="E15" s="29"/>
       <c r="F15" s="30"/>
       <c r="G15" s="34"/>
       <c r="H15" s="30"/>
       <c r="I15" s="34"/>
       <c r="J15" s="30"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="29"/>
       <c r="N15" s="30"/>
       <c r="O15" s="34"/>
       <c r="P15" s="30"/>
       <c r="Q15" s="26"/>
       <c r="R15" s="26"/>
       <c r="S15" s="43"/>
       <c r="T15" s="36"/>
       <c r="V15" s="28"/>
       <c r="W15" s="29"/>
       <c r="X15" s="30"/>
       <c r="Y15" s="34"/>
@@ -12024,52 +12024,52 @@
       <c r="AA15" s="34"/>
       <c r="AB15" s="30"/>
       <c r="AC15" s="34"/>
       <c r="AD15" s="34"/>
       <c r="AE15" s="29"/>
       <c r="AF15" s="30"/>
       <c r="AG15" s="34"/>
       <c r="AH15" s="30"/>
       <c r="AI15" s="26"/>
       <c r="AK15" s="43"/>
       <c r="AL15" s="36"/>
       <c r="AN15" s="28"/>
       <c r="AO15" s="29"/>
       <c r="AP15" s="30"/>
       <c r="AQ15" s="34"/>
       <c r="AR15" s="30"/>
       <c r="AS15" s="34"/>
       <c r="AT15" s="30"/>
       <c r="AU15" s="34"/>
       <c r="AV15" s="34"/>
       <c r="AW15" s="29"/>
       <c r="AX15" s="30"/>
       <c r="AY15" s="34"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="26"/>
-      <c r="BC15" s="122"/>
-      <c r="BD15" s="123"/>
+      <c r="BC15" s="169"/>
+      <c r="BD15" s="170"/>
     </row>
     <row r="16" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="43"/>
       <c r="B16" s="36"/>
       <c r="D16" s="28"/>
       <c r="E16" s="31"/>
       <c r="F16" s="28"/>
       <c r="G16" s="26"/>
       <c r="H16" s="28"/>
       <c r="I16" s="26"/>
       <c r="J16" s="28"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="31"/>
       <c r="N16" s="28"/>
       <c r="O16" s="26"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="43"/>
       <c r="T16" s="36"/>
       <c r="V16" s="28"/>
       <c r="W16" s="31"/>
       <c r="X16" s="28"/>
       <c r="Y16" s="26"/>
@@ -12077,52 +12077,52 @@
       <c r="AA16" s="26"/>
       <c r="AB16" s="28"/>
       <c r="AC16" s="26"/>
       <c r="AD16" s="26"/>
       <c r="AE16" s="31"/>
       <c r="AF16" s="28"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="28"/>
       <c r="AI16" s="26"/>
       <c r="AK16" s="43"/>
       <c r="AL16" s="36"/>
       <c r="AN16" s="28"/>
       <c r="AO16" s="31"/>
       <c r="AP16" s="28"/>
       <c r="AQ16" s="26"/>
       <c r="AR16" s="28"/>
       <c r="AS16" s="26"/>
       <c r="AT16" s="28"/>
       <c r="AU16" s="26"/>
       <c r="AV16" s="26"/>
       <c r="AW16" s="31"/>
       <c r="AX16" s="28"/>
       <c r="AY16" s="26"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="26"/>
-      <c r="BC16" s="122"/>
-      <c r="BD16" s="123"/>
+      <c r="BC16" s="169"/>
+      <c r="BD16" s="170"/>
     </row>
     <row r="17" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43"/>
       <c r="B17" s="36"/>
       <c r="D17" s="28"/>
       <c r="E17" s="29"/>
       <c r="F17" s="30"/>
       <c r="G17" s="34"/>
       <c r="H17" s="30"/>
       <c r="I17" s="34"/>
       <c r="J17" s="30"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="29"/>
       <c r="N17" s="30"/>
       <c r="O17" s="34"/>
       <c r="P17" s="30"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="43"/>
       <c r="T17" s="36"/>
       <c r="V17" s="28"/>
       <c r="W17" s="29"/>
       <c r="X17" s="30"/>
       <c r="Y17" s="34"/>
@@ -12130,52 +12130,52 @@
       <c r="AA17" s="34"/>
       <c r="AB17" s="30"/>
       <c r="AC17" s="34"/>
       <c r="AD17" s="34"/>
       <c r="AE17" s="29"/>
       <c r="AF17" s="30"/>
       <c r="AG17" s="34"/>
       <c r="AH17" s="30"/>
       <c r="AI17" s="26"/>
       <c r="AK17" s="43"/>
       <c r="AL17" s="36"/>
       <c r="AN17" s="28"/>
       <c r="AO17" s="29"/>
       <c r="AP17" s="30"/>
       <c r="AQ17" s="34"/>
       <c r="AR17" s="30"/>
       <c r="AS17" s="34"/>
       <c r="AT17" s="30"/>
       <c r="AU17" s="34"/>
       <c r="AV17" s="34"/>
       <c r="AW17" s="29"/>
       <c r="AX17" s="30"/>
       <c r="AY17" s="34"/>
       <c r="AZ17" s="30"/>
       <c r="BA17" s="26"/>
-      <c r="BC17" s="122"/>
-      <c r="BD17" s="123"/>
+      <c r="BC17" s="169"/>
+      <c r="BD17" s="170"/>
     </row>
     <row r="18" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="43"/>
       <c r="B18" s="36"/>
       <c r="D18" s="28"/>
       <c r="E18" s="31"/>
       <c r="F18" s="28"/>
       <c r="G18" s="26"/>
       <c r="H18" s="28"/>
       <c r="I18" s="26"/>
       <c r="J18" s="28"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="31"/>
       <c r="N18" s="28"/>
       <c r="O18" s="26"/>
       <c r="P18" s="28"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="43"/>
       <c r="T18" s="36"/>
       <c r="V18" s="28"/>
       <c r="W18" s="31"/>
       <c r="X18" s="28"/>
       <c r="Y18" s="26"/>
@@ -12183,52 +12183,52 @@
       <c r="AA18" s="26"/>
       <c r="AB18" s="28"/>
       <c r="AC18" s="26"/>
       <c r="AD18" s="26"/>
       <c r="AE18" s="31"/>
       <c r="AF18" s="28"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="28"/>
       <c r="AI18" s="26"/>
       <c r="AK18" s="43"/>
       <c r="AL18" s="36"/>
       <c r="AN18" s="28"/>
       <c r="AO18" s="31"/>
       <c r="AP18" s="28"/>
       <c r="AQ18" s="26"/>
       <c r="AR18" s="28"/>
       <c r="AS18" s="26"/>
       <c r="AT18" s="28"/>
       <c r="AU18" s="26"/>
       <c r="AV18" s="26"/>
       <c r="AW18" s="31"/>
       <c r="AX18" s="28"/>
       <c r="AY18" s="26"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="26"/>
-      <c r="BC18" s="122"/>
-      <c r="BD18" s="123"/>
+      <c r="BC18" s="169"/>
+      <c r="BD18" s="170"/>
     </row>
     <row r="19" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43"/>
       <c r="B19" s="36"/>
       <c r="D19" s="28"/>
       <c r="E19" s="29"/>
       <c r="F19" s="30"/>
       <c r="G19" s="34"/>
       <c r="H19" s="30"/>
       <c r="I19" s="34"/>
       <c r="J19" s="30"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="29"/>
       <c r="N19" s="30"/>
       <c r="O19" s="34"/>
       <c r="P19" s="30"/>
       <c r="Q19" s="26"/>
       <c r="R19" s="26"/>
       <c r="S19" s="43"/>
       <c r="T19" s="36"/>
       <c r="V19" s="28"/>
       <c r="W19" s="29"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="34"/>
@@ -12236,52 +12236,52 @@
       <c r="AA19" s="34"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="34"/>
       <c r="AD19" s="34"/>
       <c r="AE19" s="29"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="34"/>
       <c r="AH19" s="30"/>
       <c r="AI19" s="26"/>
       <c r="AK19" s="43"/>
       <c r="AL19" s="36"/>
       <c r="AN19" s="28"/>
       <c r="AO19" s="29"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="34"/>
       <c r="AR19" s="30"/>
       <c r="AS19" s="34"/>
       <c r="AT19" s="30"/>
       <c r="AU19" s="34"/>
       <c r="AV19" s="34"/>
       <c r="AW19" s="29"/>
       <c r="AX19" s="30"/>
       <c r="AY19" s="34"/>
       <c r="AZ19" s="30"/>
       <c r="BA19" s="26"/>
-      <c r="BC19" s="122"/>
-      <c r="BD19" s="123"/>
+      <c r="BC19" s="169"/>
+      <c r="BD19" s="170"/>
     </row>
     <row r="20" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="43"/>
       <c r="B20" s="36"/>
       <c r="D20" s="28"/>
       <c r="E20" s="31"/>
       <c r="F20" s="28"/>
       <c r="G20" s="26"/>
       <c r="H20" s="28"/>
       <c r="I20" s="26"/>
       <c r="J20" s="28"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="31"/>
       <c r="N20" s="28"/>
       <c r="O20" s="26"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="43"/>
       <c r="T20" s="36"/>
       <c r="V20" s="28"/>
       <c r="W20" s="31"/>
       <c r="X20" s="28"/>
       <c r="Y20" s="26"/>
@@ -12289,52 +12289,52 @@
       <c r="AA20" s="26"/>
       <c r="AB20" s="28"/>
       <c r="AC20" s="26"/>
       <c r="AD20" s="26"/>
       <c r="AE20" s="31"/>
       <c r="AF20" s="28"/>
       <c r="AG20" s="26"/>
       <c r="AH20" s="28"/>
       <c r="AI20" s="26"/>
       <c r="AK20" s="43"/>
       <c r="AL20" s="36"/>
       <c r="AN20" s="28"/>
       <c r="AO20" s="31"/>
       <c r="AP20" s="28"/>
       <c r="AQ20" s="26"/>
       <c r="AR20" s="28"/>
       <c r="AS20" s="26"/>
       <c r="AT20" s="28"/>
       <c r="AU20" s="26"/>
       <c r="AV20" s="26"/>
       <c r="AW20" s="31"/>
       <c r="AX20" s="28"/>
       <c r="AY20" s="26"/>
       <c r="AZ20" s="28"/>
       <c r="BA20" s="26"/>
-      <c r="BC20" s="122"/>
-      <c r="BD20" s="123"/>
+      <c r="BC20" s="169"/>
+      <c r="BD20" s="170"/>
     </row>
     <row r="21" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="43"/>
       <c r="B21" s="36"/>
       <c r="D21" s="28"/>
       <c r="E21" s="29"/>
       <c r="F21" s="30"/>
       <c r="G21" s="34"/>
       <c r="H21" s="30"/>
       <c r="I21" s="34"/>
       <c r="J21" s="30"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="29"/>
       <c r="N21" s="30"/>
       <c r="O21" s="34"/>
       <c r="P21" s="30"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="43"/>
       <c r="T21" s="36"/>
       <c r="V21" s="28"/>
       <c r="W21" s="29"/>
       <c r="X21" s="30"/>
       <c r="Y21" s="34"/>
@@ -12342,52 +12342,52 @@
       <c r="AA21" s="34"/>
       <c r="AB21" s="30"/>
       <c r="AC21" s="34"/>
       <c r="AD21" s="34"/>
       <c r="AE21" s="29"/>
       <c r="AF21" s="30"/>
       <c r="AG21" s="34"/>
       <c r="AH21" s="30"/>
       <c r="AI21" s="26"/>
       <c r="AK21" s="43"/>
       <c r="AL21" s="36"/>
       <c r="AN21" s="28"/>
       <c r="AO21" s="29"/>
       <c r="AP21" s="30"/>
       <c r="AQ21" s="34"/>
       <c r="AR21" s="30"/>
       <c r="AS21" s="34"/>
       <c r="AT21" s="30"/>
       <c r="AU21" s="34"/>
       <c r="AV21" s="34"/>
       <c r="AW21" s="29"/>
       <c r="AX21" s="30"/>
       <c r="AY21" s="34"/>
       <c r="AZ21" s="30"/>
       <c r="BA21" s="26"/>
-      <c r="BC21" s="122"/>
-      <c r="BD21" s="123"/>
+      <c r="BC21" s="169"/>
+      <c r="BD21" s="170"/>
     </row>
     <row r="22" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="43"/>
       <c r="B22" s="36"/>
       <c r="D22" s="28"/>
       <c r="E22" s="31"/>
       <c r="F22" s="28"/>
       <c r="G22" s="26"/>
       <c r="H22" s="28"/>
       <c r="I22" s="26"/>
       <c r="J22" s="28"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="31"/>
       <c r="N22" s="28"/>
       <c r="O22" s="26"/>
       <c r="P22" s="28"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="43"/>
       <c r="T22" s="36"/>
       <c r="V22" s="28"/>
       <c r="W22" s="31"/>
       <c r="X22" s="28"/>
       <c r="Y22" s="26"/>
@@ -12395,52 +12395,52 @@
       <c r="AA22" s="26"/>
       <c r="AB22" s="28"/>
       <c r="AC22" s="26"/>
       <c r="AD22" s="26"/>
       <c r="AE22" s="31"/>
       <c r="AF22" s="28"/>
       <c r="AG22" s="26"/>
       <c r="AH22" s="28"/>
       <c r="AI22" s="26"/>
       <c r="AK22" s="43"/>
       <c r="AL22" s="36"/>
       <c r="AN22" s="28"/>
       <c r="AO22" s="31"/>
       <c r="AP22" s="28"/>
       <c r="AQ22" s="26"/>
       <c r="AR22" s="28"/>
       <c r="AS22" s="26"/>
       <c r="AT22" s="28"/>
       <c r="AU22" s="26"/>
       <c r="AV22" s="26"/>
       <c r="AW22" s="31"/>
       <c r="AX22" s="28"/>
       <c r="AY22" s="26"/>
       <c r="AZ22" s="28"/>
       <c r="BA22" s="26"/>
-      <c r="BC22" s="122"/>
-      <c r="BD22" s="123"/>
+      <c r="BC22" s="169"/>
+      <c r="BD22" s="170"/>
     </row>
     <row r="23" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="43"/>
       <c r="B23" s="36"/>
       <c r="D23" s="28"/>
       <c r="E23" s="29"/>
       <c r="F23" s="30"/>
       <c r="G23" s="34"/>
       <c r="H23" s="30"/>
       <c r="I23" s="34"/>
       <c r="J23" s="30"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="29"/>
       <c r="N23" s="30"/>
       <c r="O23" s="34"/>
       <c r="P23" s="30"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="43"/>
       <c r="T23" s="36"/>
       <c r="V23" s="28"/>
       <c r="W23" s="29"/>
       <c r="X23" s="30"/>
       <c r="Y23" s="34"/>
@@ -12448,52 +12448,52 @@
       <c r="AA23" s="34"/>
       <c r="AB23" s="30"/>
       <c r="AC23" s="34"/>
       <c r="AD23" s="34"/>
       <c r="AE23" s="29"/>
       <c r="AF23" s="30"/>
       <c r="AG23" s="34"/>
       <c r="AH23" s="30"/>
       <c r="AI23" s="26"/>
       <c r="AK23" s="43"/>
       <c r="AL23" s="36"/>
       <c r="AN23" s="28"/>
       <c r="AO23" s="29"/>
       <c r="AP23" s="30"/>
       <c r="AQ23" s="34"/>
       <c r="AR23" s="30"/>
       <c r="AS23" s="34"/>
       <c r="AT23" s="30"/>
       <c r="AU23" s="34"/>
       <c r="AV23" s="34"/>
       <c r="AW23" s="29"/>
       <c r="AX23" s="30"/>
       <c r="AY23" s="34"/>
       <c r="AZ23" s="30"/>
       <c r="BA23" s="26"/>
-      <c r="BC23" s="122"/>
-      <c r="BD23" s="123"/>
+      <c r="BC23" s="169"/>
+      <c r="BD23" s="170"/>
     </row>
     <row r="24" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="43"/>
       <c r="B24" s="36"/>
       <c r="D24" s="28"/>
       <c r="E24" s="31"/>
       <c r="F24" s="28"/>
       <c r="G24" s="26"/>
       <c r="H24" s="28"/>
       <c r="I24" s="26"/>
       <c r="J24" s="28"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="31"/>
       <c r="N24" s="28"/>
       <c r="O24" s="26"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="43"/>
       <c r="T24" s="36"/>
       <c r="V24" s="28"/>
       <c r="W24" s="31"/>
       <c r="X24" s="28"/>
       <c r="Y24" s="26"/>
@@ -12501,52 +12501,52 @@
       <c r="AA24" s="26"/>
       <c r="AB24" s="28"/>
       <c r="AC24" s="26"/>
       <c r="AD24" s="26"/>
       <c r="AE24" s="31"/>
       <c r="AF24" s="28"/>
       <c r="AG24" s="26"/>
       <c r="AH24" s="28"/>
       <c r="AI24" s="26"/>
       <c r="AK24" s="43"/>
       <c r="AL24" s="36"/>
       <c r="AN24" s="28"/>
       <c r="AO24" s="31"/>
       <c r="AP24" s="28"/>
       <c r="AQ24" s="26"/>
       <c r="AR24" s="28"/>
       <c r="AS24" s="26"/>
       <c r="AT24" s="28"/>
       <c r="AU24" s="26"/>
       <c r="AV24" s="26"/>
       <c r="AW24" s="31"/>
       <c r="AX24" s="28"/>
       <c r="AY24" s="26"/>
       <c r="AZ24" s="28"/>
       <c r="BA24" s="26"/>
-      <c r="BC24" s="122"/>
-      <c r="BD24" s="123"/>
+      <c r="BC24" s="169"/>
+      <c r="BD24" s="170"/>
     </row>
     <row r="25" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="43"/>
       <c r="B25" s="36"/>
       <c r="D25" s="28"/>
       <c r="E25" s="29"/>
       <c r="F25" s="30"/>
       <c r="G25" s="34"/>
       <c r="H25" s="30"/>
       <c r="I25" s="34"/>
       <c r="J25" s="30"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="29"/>
       <c r="N25" s="30"/>
       <c r="O25" s="34"/>
       <c r="P25" s="30"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="26"/>
       <c r="S25" s="43"/>
       <c r="T25" s="36"/>
       <c r="V25" s="28"/>
       <c r="W25" s="29"/>
       <c r="X25" s="30"/>
       <c r="Y25" s="34"/>
@@ -12554,52 +12554,52 @@
       <c r="AA25" s="34"/>
       <c r="AB25" s="30"/>
       <c r="AC25" s="34"/>
       <c r="AD25" s="34"/>
       <c r="AE25" s="29"/>
       <c r="AF25" s="30"/>
       <c r="AG25" s="34"/>
       <c r="AH25" s="30"/>
       <c r="AI25" s="26"/>
       <c r="AK25" s="43"/>
       <c r="AL25" s="36"/>
       <c r="AN25" s="28"/>
       <c r="AO25" s="29"/>
       <c r="AP25" s="30"/>
       <c r="AQ25" s="34"/>
       <c r="AR25" s="30"/>
       <c r="AS25" s="34"/>
       <c r="AT25" s="30"/>
       <c r="AU25" s="34"/>
       <c r="AV25" s="34"/>
       <c r="AW25" s="29"/>
       <c r="AX25" s="30"/>
       <c r="AY25" s="34"/>
       <c r="AZ25" s="30"/>
       <c r="BA25" s="26"/>
-      <c r="BC25" s="122"/>
-      <c r="BD25" s="123"/>
+      <c r="BC25" s="169"/>
+      <c r="BD25" s="170"/>
     </row>
     <row r="26" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43"/>
       <c r="B26" s="36"/>
       <c r="D26" s="28"/>
       <c r="E26" s="29"/>
       <c r="F26" s="30"/>
       <c r="G26" s="34"/>
       <c r="H26" s="30"/>
       <c r="I26" s="34"/>
       <c r="J26" s="30"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="29"/>
       <c r="N26" s="30"/>
       <c r="O26" s="34"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="26"/>
       <c r="R26" s="26"/>
       <c r="S26" s="43"/>
       <c r="T26" s="36"/>
       <c r="V26" s="28"/>
       <c r="W26" s="29"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="34"/>
@@ -12607,52 +12607,52 @@
       <c r="AA26" s="34"/>
       <c r="AB26" s="30"/>
       <c r="AC26" s="34"/>
       <c r="AD26" s="34"/>
       <c r="AE26" s="29"/>
       <c r="AF26" s="30"/>
       <c r="AG26" s="34"/>
       <c r="AH26" s="30"/>
       <c r="AI26" s="26"/>
       <c r="AK26" s="43"/>
       <c r="AL26" s="36"/>
       <c r="AN26" s="28"/>
       <c r="AO26" s="29"/>
       <c r="AP26" s="30"/>
       <c r="AQ26" s="34"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="34"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="34"/>
       <c r="AV26" s="34"/>
       <c r="AW26" s="29"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="34"/>
       <c r="AZ26" s="30"/>
       <c r="BA26" s="26"/>
-      <c r="BC26" s="122"/>
-      <c r="BD26" s="123"/>
+      <c r="BC26" s="169"/>
+      <c r="BD26" s="170"/>
     </row>
     <row r="27" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43"/>
       <c r="B27" s="36"/>
       <c r="D27" s="28"/>
       <c r="E27" s="31"/>
       <c r="F27" s="28"/>
       <c r="G27" s="26"/>
       <c r="H27" s="28"/>
       <c r="I27" s="26"/>
       <c r="J27" s="28"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="31"/>
       <c r="N27" s="28"/>
       <c r="O27" s="26"/>
       <c r="P27" s="28"/>
       <c r="Q27" s="26"/>
       <c r="R27" s="26"/>
       <c r="S27" s="43"/>
       <c r="T27" s="36"/>
       <c r="V27" s="28"/>
       <c r="W27" s="31"/>
       <c r="X27" s="28"/>
       <c r="Y27" s="26"/>
@@ -12660,52 +12660,52 @@
       <c r="AA27" s="26"/>
       <c r="AB27" s="28"/>
       <c r="AC27" s="26"/>
       <c r="AD27" s="26"/>
       <c r="AE27" s="31"/>
       <c r="AF27" s="28"/>
       <c r="AG27" s="26"/>
       <c r="AH27" s="28"/>
       <c r="AI27" s="26"/>
       <c r="AK27" s="43"/>
       <c r="AL27" s="36"/>
       <c r="AN27" s="28"/>
       <c r="AO27" s="31"/>
       <c r="AP27" s="28"/>
       <c r="AQ27" s="26"/>
       <c r="AR27" s="28"/>
       <c r="AS27" s="26"/>
       <c r="AT27" s="28"/>
       <c r="AU27" s="26"/>
       <c r="AV27" s="26"/>
       <c r="AW27" s="31"/>
       <c r="AX27" s="28"/>
       <c r="AY27" s="26"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="26"/>
-      <c r="BC27" s="122"/>
-      <c r="BD27" s="123"/>
+      <c r="BC27" s="169"/>
+      <c r="BD27" s="170"/>
     </row>
     <row r="28" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="43"/>
       <c r="B28" s="36"/>
       <c r="D28" s="28"/>
       <c r="E28" s="29"/>
       <c r="F28" s="30"/>
       <c r="G28" s="34"/>
       <c r="H28" s="30"/>
       <c r="I28" s="34"/>
       <c r="J28" s="30"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="29"/>
       <c r="N28" s="30"/>
       <c r="O28" s="34"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="26"/>
       <c r="R28" s="26"/>
       <c r="S28" s="43"/>
       <c r="T28" s="36"/>
       <c r="V28" s="28"/>
       <c r="W28" s="29"/>
       <c r="X28" s="30"/>
       <c r="Y28" s="34"/>
@@ -12713,52 +12713,52 @@
       <c r="AA28" s="34"/>
       <c r="AB28" s="30"/>
       <c r="AC28" s="34"/>
       <c r="AD28" s="34"/>
       <c r="AE28" s="29"/>
       <c r="AF28" s="30"/>
       <c r="AG28" s="34"/>
       <c r="AH28" s="30"/>
       <c r="AI28" s="26"/>
       <c r="AK28" s="43"/>
       <c r="AL28" s="36"/>
       <c r="AN28" s="28"/>
       <c r="AO28" s="29"/>
       <c r="AP28" s="30"/>
       <c r="AQ28" s="34"/>
       <c r="AR28" s="30"/>
       <c r="AS28" s="34"/>
       <c r="AT28" s="30"/>
       <c r="AU28" s="34"/>
       <c r="AV28" s="34"/>
       <c r="AW28" s="29"/>
       <c r="AX28" s="30"/>
       <c r="AY28" s="34"/>
       <c r="AZ28" s="30"/>
       <c r="BA28" s="26"/>
-      <c r="BC28" s="122"/>
-      <c r="BD28" s="123"/>
+      <c r="BC28" s="169"/>
+      <c r="BD28" s="170"/>
     </row>
     <row r="29" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="43"/>
       <c r="B29" s="36"/>
       <c r="D29" s="28"/>
       <c r="E29" s="29"/>
       <c r="F29" s="30"/>
       <c r="G29" s="34"/>
       <c r="H29" s="30"/>
       <c r="I29" s="34"/>
       <c r="J29" s="30"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="29"/>
       <c r="N29" s="30"/>
       <c r="O29" s="34"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="43"/>
       <c r="T29" s="36"/>
       <c r="V29" s="28"/>
       <c r="W29" s="29"/>
       <c r="X29" s="30"/>
       <c r="Y29" s="34"/>
@@ -12766,52 +12766,52 @@
       <c r="AA29" s="34"/>
       <c r="AB29" s="30"/>
       <c r="AC29" s="34"/>
       <c r="AD29" s="34"/>
       <c r="AE29" s="29"/>
       <c r="AF29" s="30"/>
       <c r="AG29" s="34"/>
       <c r="AH29" s="30"/>
       <c r="AI29" s="26"/>
       <c r="AK29" s="43"/>
       <c r="AL29" s="36"/>
       <c r="AN29" s="28"/>
       <c r="AO29" s="29"/>
       <c r="AP29" s="30"/>
       <c r="AQ29" s="34"/>
       <c r="AR29" s="30"/>
       <c r="AS29" s="34"/>
       <c r="AT29" s="30"/>
       <c r="AU29" s="34"/>
       <c r="AV29" s="34"/>
       <c r="AW29" s="29"/>
       <c r="AX29" s="30"/>
       <c r="AY29" s="34"/>
       <c r="AZ29" s="30"/>
       <c r="BA29" s="26"/>
-      <c r="BC29" s="122"/>
-      <c r="BD29" s="123"/>
+      <c r="BC29" s="169"/>
+      <c r="BD29" s="170"/>
     </row>
     <row r="30" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="43"/>
       <c r="B30" s="36"/>
       <c r="D30" s="28"/>
       <c r="E30" s="31"/>
       <c r="F30" s="28"/>
       <c r="G30" s="26"/>
       <c r="H30" s="28"/>
       <c r="I30" s="26"/>
       <c r="J30" s="28"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="31"/>
       <c r="N30" s="28"/>
       <c r="O30" s="26"/>
       <c r="P30" s="28"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="43"/>
       <c r="T30" s="36"/>
       <c r="V30" s="28"/>
       <c r="W30" s="31"/>
       <c r="X30" s="28"/>
       <c r="Y30" s="26"/>
@@ -12819,52 +12819,52 @@
       <c r="AA30" s="26"/>
       <c r="AB30" s="28"/>
       <c r="AC30" s="26"/>
       <c r="AD30" s="26"/>
       <c r="AE30" s="31"/>
       <c r="AF30" s="28"/>
       <c r="AG30" s="26"/>
       <c r="AH30" s="28"/>
       <c r="AI30" s="26"/>
       <c r="AK30" s="43"/>
       <c r="AL30" s="36"/>
       <c r="AN30" s="28"/>
       <c r="AO30" s="31"/>
       <c r="AP30" s="28"/>
       <c r="AQ30" s="26"/>
       <c r="AR30" s="28"/>
       <c r="AS30" s="26"/>
       <c r="AT30" s="28"/>
       <c r="AU30" s="26"/>
       <c r="AV30" s="26"/>
       <c r="AW30" s="31"/>
       <c r="AX30" s="28"/>
       <c r="AY30" s="26"/>
       <c r="AZ30" s="28"/>
       <c r="BA30" s="26"/>
-      <c r="BC30" s="122"/>
-      <c r="BD30" s="123"/>
+      <c r="BC30" s="169"/>
+      <c r="BD30" s="170"/>
     </row>
     <row r="31" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="43"/>
       <c r="B31" s="36"/>
       <c r="D31" s="28"/>
       <c r="E31" s="29"/>
       <c r="F31" s="30"/>
       <c r="G31" s="34"/>
       <c r="H31" s="30"/>
       <c r="I31" s="34"/>
       <c r="J31" s="30"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="29"/>
       <c r="N31" s="30"/>
       <c r="O31" s="34"/>
       <c r="P31" s="30"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="43"/>
       <c r="T31" s="36"/>
       <c r="V31" s="28"/>
       <c r="W31" s="29"/>
       <c r="X31" s="30"/>
       <c r="Y31" s="34"/>
@@ -12872,52 +12872,52 @@
       <c r="AA31" s="34"/>
       <c r="AB31" s="30"/>
       <c r="AC31" s="34"/>
       <c r="AD31" s="34"/>
       <c r="AE31" s="29"/>
       <c r="AF31" s="30"/>
       <c r="AG31" s="34"/>
       <c r="AH31" s="30"/>
       <c r="AI31" s="26"/>
       <c r="AK31" s="43"/>
       <c r="AL31" s="36"/>
       <c r="AN31" s="28"/>
       <c r="AO31" s="29"/>
       <c r="AP31" s="30"/>
       <c r="AQ31" s="34"/>
       <c r="AR31" s="30"/>
       <c r="AS31" s="34"/>
       <c r="AT31" s="30"/>
       <c r="AU31" s="34"/>
       <c r="AV31" s="34"/>
       <c r="AW31" s="29"/>
       <c r="AX31" s="30"/>
       <c r="AY31" s="34"/>
       <c r="AZ31" s="30"/>
       <c r="BA31" s="26"/>
-      <c r="BC31" s="122"/>
-      <c r="BD31" s="123"/>
+      <c r="BC31" s="169"/>
+      <c r="BD31" s="170"/>
     </row>
     <row r="32" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="43"/>
       <c r="B32" s="36"/>
       <c r="D32" s="28"/>
       <c r="E32" s="31"/>
       <c r="F32" s="28"/>
       <c r="G32" s="26"/>
       <c r="H32" s="28"/>
       <c r="I32" s="26"/>
       <c r="J32" s="28"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="31"/>
       <c r="N32" s="28"/>
       <c r="O32" s="26"/>
       <c r="P32" s="28"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="43"/>
       <c r="T32" s="36"/>
       <c r="V32" s="28"/>
       <c r="W32" s="31"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="26"/>
@@ -12925,52 +12925,52 @@
       <c r="AA32" s="26"/>
       <c r="AB32" s="28"/>
       <c r="AC32" s="26"/>
       <c r="AD32" s="26"/>
       <c r="AE32" s="31"/>
       <c r="AF32" s="28"/>
       <c r="AG32" s="26"/>
       <c r="AH32" s="28"/>
       <c r="AI32" s="26"/>
       <c r="AK32" s="43"/>
       <c r="AL32" s="36"/>
       <c r="AN32" s="28"/>
       <c r="AO32" s="31"/>
       <c r="AP32" s="28"/>
       <c r="AQ32" s="26"/>
       <c r="AR32" s="28"/>
       <c r="AS32" s="26"/>
       <c r="AT32" s="28"/>
       <c r="AU32" s="26"/>
       <c r="AV32" s="26"/>
       <c r="AW32" s="31"/>
       <c r="AX32" s="28"/>
       <c r="AY32" s="26"/>
       <c r="AZ32" s="28"/>
       <c r="BA32" s="26"/>
-      <c r="BC32" s="122"/>
-      <c r="BD32" s="123"/>
+      <c r="BC32" s="169"/>
+      <c r="BD32" s="170"/>
     </row>
     <row r="33" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="43"/>
       <c r="B33" s="36"/>
       <c r="D33" s="28"/>
       <c r="E33" s="29"/>
       <c r="F33" s="30"/>
       <c r="G33" s="34"/>
       <c r="H33" s="30"/>
       <c r="I33" s="34"/>
       <c r="J33" s="30"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
       <c r="M33" s="29"/>
       <c r="N33" s="30"/>
       <c r="O33" s="34"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="43"/>
       <c r="T33" s="36"/>
       <c r="V33" s="28"/>
       <c r="W33" s="29"/>
       <c r="X33" s="30"/>
       <c r="Y33" s="34"/>
@@ -12978,52 +12978,52 @@
       <c r="AA33" s="34"/>
       <c r="AB33" s="30"/>
       <c r="AC33" s="34"/>
       <c r="AD33" s="34"/>
       <c r="AE33" s="29"/>
       <c r="AF33" s="30"/>
       <c r="AG33" s="34"/>
       <c r="AH33" s="30"/>
       <c r="AI33" s="26"/>
       <c r="AK33" s="43"/>
       <c r="AL33" s="36"/>
       <c r="AN33" s="28"/>
       <c r="AO33" s="29"/>
       <c r="AP33" s="30"/>
       <c r="AQ33" s="34"/>
       <c r="AR33" s="30"/>
       <c r="AS33" s="34"/>
       <c r="AT33" s="30"/>
       <c r="AU33" s="34"/>
       <c r="AV33" s="34"/>
       <c r="AW33" s="29"/>
       <c r="AX33" s="30"/>
       <c r="AY33" s="34"/>
       <c r="AZ33" s="30"/>
       <c r="BA33" s="26"/>
-      <c r="BC33" s="122"/>
-      <c r="BD33" s="123"/>
+      <c r="BC33" s="169"/>
+      <c r="BD33" s="170"/>
     </row>
     <row r="34" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="43"/>
       <c r="B34" s="36"/>
       <c r="D34" s="28"/>
       <c r="E34" s="35"/>
       <c r="F34" s="28"/>
       <c r="G34" s="26"/>
       <c r="H34" s="28"/>
       <c r="I34" s="26"/>
       <c r="J34" s="28"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="31"/>
       <c r="N34" s="28"/>
       <c r="O34" s="26"/>
       <c r="P34" s="28"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="43"/>
       <c r="T34" s="36"/>
       <c r="V34" s="28"/>
       <c r="W34" s="35"/>
       <c r="X34" s="28"/>
       <c r="Y34" s="26"/>
@@ -13031,52 +13031,52 @@
       <c r="AA34" s="26"/>
       <c r="AB34" s="28"/>
       <c r="AC34" s="26"/>
       <c r="AD34" s="26"/>
       <c r="AE34" s="31"/>
       <c r="AF34" s="28"/>
       <c r="AG34" s="26"/>
       <c r="AH34" s="28"/>
       <c r="AI34" s="26"/>
       <c r="AK34" s="43"/>
       <c r="AL34" s="36"/>
       <c r="AN34" s="28"/>
       <c r="AO34" s="35"/>
       <c r="AP34" s="28"/>
       <c r="AQ34" s="26"/>
       <c r="AR34" s="28"/>
       <c r="AS34" s="26"/>
       <c r="AT34" s="28"/>
       <c r="AU34" s="26"/>
       <c r="AV34" s="26"/>
       <c r="AW34" s="31"/>
       <c r="AX34" s="28"/>
       <c r="AY34" s="26"/>
       <c r="AZ34" s="28"/>
       <c r="BA34" s="26"/>
-      <c r="BC34" s="122"/>
-      <c r="BD34" s="123"/>
+      <c r="BC34" s="169"/>
+      <c r="BD34" s="170"/>
     </row>
     <row r="35" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="43"/>
       <c r="B35" s="36"/>
       <c r="D35" s="28"/>
       <c r="E35" s="31"/>
       <c r="F35" s="30"/>
       <c r="G35" s="34"/>
       <c r="H35" s="30"/>
       <c r="I35" s="34"/>
       <c r="J35" s="30"/>
       <c r="K35" s="34"/>
       <c r="L35" s="34"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
       <c r="O35" s="34"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="43"/>
       <c r="T35" s="36"/>
       <c r="V35" s="28"/>
       <c r="W35" s="31"/>
       <c r="X35" s="30"/>
       <c r="Y35" s="34"/>
@@ -13084,52 +13084,52 @@
       <c r="AA35" s="34"/>
       <c r="AB35" s="30"/>
       <c r="AC35" s="34"/>
       <c r="AD35" s="34"/>
       <c r="AE35" s="29"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="34"/>
       <c r="AH35" s="30"/>
       <c r="AI35" s="26"/>
       <c r="AK35" s="43"/>
       <c r="AL35" s="36"/>
       <c r="AN35" s="28"/>
       <c r="AO35" s="31"/>
       <c r="AP35" s="30"/>
       <c r="AQ35" s="34"/>
       <c r="AR35" s="30"/>
       <c r="AS35" s="34"/>
       <c r="AT35" s="30"/>
       <c r="AU35" s="34"/>
       <c r="AV35" s="34"/>
       <c r="AW35" s="29"/>
       <c r="AX35" s="30"/>
       <c r="AY35" s="34"/>
       <c r="AZ35" s="30"/>
       <c r="BA35" s="26"/>
-      <c r="BC35" s="122"/>
-      <c r="BD35" s="123"/>
+      <c r="BC35" s="169"/>
+      <c r="BD35" s="170"/>
     </row>
     <row r="36" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="43"/>
       <c r="B36" s="36"/>
       <c r="D36" s="28"/>
       <c r="E36" s="33"/>
       <c r="F36" s="28"/>
       <c r="G36" s="26"/>
       <c r="H36" s="28"/>
       <c r="I36" s="26"/>
       <c r="J36" s="28"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="31"/>
       <c r="N36" s="28"/>
       <c r="O36" s="26"/>
       <c r="P36" s="28"/>
       <c r="Q36" s="26"/>
       <c r="R36" s="26"/>
       <c r="S36" s="43"/>
       <c r="T36" s="36"/>
       <c r="V36" s="28"/>
       <c r="W36" s="33"/>
       <c r="X36" s="28"/>
       <c r="Y36" s="26"/>
@@ -13137,52 +13137,52 @@
       <c r="AA36" s="26"/>
       <c r="AB36" s="28"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="31"/>
       <c r="AF36" s="28"/>
       <c r="AG36" s="26"/>
       <c r="AH36" s="28"/>
       <c r="AI36" s="26"/>
       <c r="AK36" s="43"/>
       <c r="AL36" s="36"/>
       <c r="AN36" s="28"/>
       <c r="AO36" s="33"/>
       <c r="AP36" s="28"/>
       <c r="AQ36" s="26"/>
       <c r="AR36" s="28"/>
       <c r="AS36" s="26"/>
       <c r="AT36" s="28"/>
       <c r="AU36" s="26"/>
       <c r="AV36" s="26"/>
       <c r="AW36" s="31"/>
       <c r="AX36" s="28"/>
       <c r="AY36" s="26"/>
       <c r="AZ36" s="28"/>
       <c r="BA36" s="26"/>
-      <c r="BC36" s="122"/>
-      <c r="BD36" s="123"/>
+      <c r="BC36" s="169"/>
+      <c r="BD36" s="170"/>
     </row>
     <row r="37" spans="1:56" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="43"/>
       <c r="B37" s="36"/>
       <c r="D37" s="28"/>
       <c r="E37" s="29"/>
       <c r="F37" s="30"/>
       <c r="G37" s="34"/>
       <c r="H37" s="30"/>
       <c r="I37" s="34"/>
       <c r="J37" s="30"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="29"/>
       <c r="N37" s="30"/>
       <c r="O37" s="34"/>
       <c r="P37" s="30"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="26"/>
       <c r="S37" s="43"/>
       <c r="T37" s="36"/>
       <c r="V37" s="28"/>
       <c r="W37" s="29"/>
       <c r="X37" s="30"/>
       <c r="Y37" s="34"/>
@@ -13190,225 +13190,225 @@
       <c r="AA37" s="34"/>
       <c r="AB37" s="30"/>
       <c r="AC37" s="34"/>
       <c r="AD37" s="34"/>
       <c r="AE37" s="29"/>
       <c r="AF37" s="30"/>
       <c r="AG37" s="34"/>
       <c r="AH37" s="30"/>
       <c r="AI37" s="26"/>
       <c r="AK37" s="43"/>
       <c r="AL37" s="36"/>
       <c r="AN37" s="28"/>
       <c r="AO37" s="29"/>
       <c r="AP37" s="30"/>
       <c r="AQ37" s="34"/>
       <c r="AR37" s="30"/>
       <c r="AS37" s="34"/>
       <c r="AT37" s="30"/>
       <c r="AU37" s="34"/>
       <c r="AV37" s="34"/>
       <c r="AW37" s="29"/>
       <c r="AX37" s="30"/>
       <c r="AY37" s="34"/>
       <c r="AZ37" s="30"/>
       <c r="BA37" s="26"/>
-      <c r="BC37" s="122"/>
-      <c r="BD37" s="123"/>
+      <c r="BC37" s="169"/>
+      <c r="BD37" s="170"/>
     </row>
     <row r="38" spans="1:56" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="26"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="26"/>
       <c r="V38" s="26"/>
       <c r="W38" s="26"/>
       <c r="X38" s="26"/>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="26"/>
       <c r="AC38" s="26"/>
       <c r="AD38" s="26"/>
       <c r="AE38" s="26"/>
       <c r="AF38" s="26"/>
       <c r="AG38" s="26"/>
       <c r="AH38" s="26"/>
       <c r="AI38" s="26"/>
       <c r="AN38" s="26"/>
       <c r="AO38" s="26"/>
       <c r="AP38" s="26"/>
       <c r="AQ38" s="26"/>
       <c r="AR38" s="26"/>
       <c r="AS38" s="26"/>
       <c r="AT38" s="26"/>
       <c r="AU38" s="26"/>
       <c r="AV38" s="26"/>
       <c r="AW38" s="26"/>
       <c r="AX38" s="26"/>
       <c r="AY38" s="26"/>
       <c r="AZ38" s="26"/>
       <c r="BA38" s="26"/>
       <c r="BB38" s="20"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Uz/BXS7NxdDWbZ19xUrcypRzMrnojayxQIEI9n4MG43MRkKu2g2cnJYE1sQ0rixWiDAm1ZatwJNQHvGvD5PS2g==" saltValue="Kimbos00GEykBMwtCHCCnQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2fdL2tqW7BmRtZvggzpvzN46+R7yPCOYwn9bgp8Oo/acFGy3ak6GjlHnNe4AGEYun8Ay1bGwkLMFxZ5SSpWFcw==" saltValue="pM7YYfubG52Rv8XK2tEK0A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="123">
+    <mergeCell ref="BC37:BD37"/>
+    <mergeCell ref="C1:AS2"/>
+    <mergeCell ref="AK3:AS3"/>
+    <mergeCell ref="BC32:BD32"/>
+    <mergeCell ref="BC33:BD33"/>
+    <mergeCell ref="BC34:BD34"/>
+    <mergeCell ref="BC35:BD35"/>
+    <mergeCell ref="BC36:BD36"/>
+    <mergeCell ref="BC27:BD27"/>
+    <mergeCell ref="BC28:BD28"/>
+    <mergeCell ref="BC29:BD29"/>
+    <mergeCell ref="BC30:BD30"/>
+    <mergeCell ref="BC31:BD31"/>
+    <mergeCell ref="BC22:BD22"/>
+    <mergeCell ref="BC23:BD23"/>
+    <mergeCell ref="BC24:BD24"/>
+    <mergeCell ref="BC25:BD25"/>
+    <mergeCell ref="BC26:BD26"/>
+    <mergeCell ref="BC17:BD17"/>
+    <mergeCell ref="BC18:BD18"/>
+    <mergeCell ref="BC19:BD19"/>
+    <mergeCell ref="BC20:BD20"/>
+    <mergeCell ref="BC21:BD21"/>
+    <mergeCell ref="BC10:BD11"/>
+    <mergeCell ref="BC13:BD13"/>
+    <mergeCell ref="BC14:BD14"/>
+    <mergeCell ref="BC15:BD15"/>
+    <mergeCell ref="BC16:BD16"/>
+    <mergeCell ref="AF10:AG10"/>
+    <mergeCell ref="AH10:AI10"/>
+    <mergeCell ref="AF11:AG11"/>
+    <mergeCell ref="AH11:AI11"/>
+    <mergeCell ref="AT10:AU10"/>
+    <mergeCell ref="AT11:AU11"/>
+    <mergeCell ref="AP11:AQ11"/>
+    <mergeCell ref="AN10:AO10"/>
+    <mergeCell ref="AP10:AQ10"/>
+    <mergeCell ref="AR10:AS10"/>
+    <mergeCell ref="AX10:AY10"/>
+    <mergeCell ref="AZ10:BA10"/>
+    <mergeCell ref="AX11:AY11"/>
+    <mergeCell ref="AZ11:BA11"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:Q3"/>
+    <mergeCell ref="T3:AE3"/>
+    <mergeCell ref="O7:Q7"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="AF3:AJ3"/>
+    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="S5:T6"/>
+    <mergeCell ref="V5:AE5"/>
+    <mergeCell ref="V6:AE6"/>
+    <mergeCell ref="V4:AK4"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="N6:Q6"/>
+    <mergeCell ref="D5:M5"/>
+    <mergeCell ref="D6:M6"/>
+    <mergeCell ref="AF5:AI5"/>
+    <mergeCell ref="AF6:AI6"/>
+    <mergeCell ref="AK5:AL6"/>
+    <mergeCell ref="AY8:BA8"/>
+    <mergeCell ref="AG7:AI7"/>
+    <mergeCell ref="D7:K7"/>
+    <mergeCell ref="D8:K8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="V7:AC7"/>
+    <mergeCell ref="V8:AC8"/>
+    <mergeCell ref="AD8:AF8"/>
+    <mergeCell ref="AD11:AE11"/>
+    <mergeCell ref="AV10:AW10"/>
+    <mergeCell ref="AN11:AO11"/>
+    <mergeCell ref="AD7:AF7"/>
+    <mergeCell ref="AG8:AI8"/>
+    <mergeCell ref="AD10:AE10"/>
+    <mergeCell ref="AR11:AS11"/>
+    <mergeCell ref="AV11:AW11"/>
+    <mergeCell ref="AB11:AC11"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="AB10:AC10"/>
+    <mergeCell ref="V11:W11"/>
     <mergeCell ref="AM4:BC4"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="AL9:AM9"/>
     <mergeCell ref="AN9:AX9"/>
     <mergeCell ref="AY9:BA9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="V9:AF9"/>
     <mergeCell ref="AG9:AI9"/>
     <mergeCell ref="O9:Q9"/>
     <mergeCell ref="D9:N9"/>
     <mergeCell ref="AK7:AL8"/>
     <mergeCell ref="AV7:AX7"/>
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="A7:B8"/>
     <mergeCell ref="O8:Q8"/>
     <mergeCell ref="S7:T8"/>
     <mergeCell ref="AN5:AW5"/>
     <mergeCell ref="AN6:AW6"/>
     <mergeCell ref="AN7:AU7"/>
     <mergeCell ref="AN8:AU8"/>
     <mergeCell ref="AV8:AX8"/>
     <mergeCell ref="AX5:BA5"/>
     <mergeCell ref="AX6:BA6"/>
     <mergeCell ref="AY7:BA7"/>
-    <mergeCell ref="AY8:BA8"/>
-[...97 lines deleted...]
-    <mergeCell ref="BC10:BD11"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <conditionalFormatting sqref="A4 AM4">
     <cfRule type="expression" dxfId="117" priority="1792">
       <formula>NOT($V$4="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A9">
     <cfRule type="expression" dxfId="116" priority="1161">
       <formula>AND(B9="eingetragener Zw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="115" priority="1163">
       <formula>AND(B9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A5:B6">
     <cfRule type="expression" dxfId="114" priority="1166">
       <formula>AND(OR(NOT($C$1=""),NOT($C$3=""),NOT($T$3=""),NOT($AK$3="")),OR(A5="",A5="Test"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BC5:BC10 BC12:BC224">
     <cfRule type="expression" dxfId="113" priority="961">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
@@ -13783,66 +13783,66 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="AX6:BA6">
     <cfRule type="expression" dxfId="23" priority="1007">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),AX5="",AV11="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY7:BA7">
     <cfRule type="expression" dxfId="22" priority="1012">
       <formula>AND(NOT(AK5=""),NOT(AK5="Test"),OR(AY7="Einheit",AY7=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY8:BA8">
     <cfRule type="expression" dxfId="21" priority="995">
       <formula>NOT(AY8="")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AY9:BA9">
     <cfRule type="expression" dxfId="20" priority="993">
       <formula>NOT(AY9="")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="19" priority="1023">
       <formula>AND(AL9="errechneter Mw",$V$4="Eine Vorlage zur Zielwertüberwachung",NOT(AY9=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A7:B8">
-    <cfRule type="expression" dxfId="1" priority="2">
+    <cfRule type="expression" dxfId="18" priority="2">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S7:T8">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="17" priority="1">
       <formula>$V$4=""</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation showInputMessage="1" showErrorMessage="1" sqref="L7:N7" xr:uid="{98B5B831-91F6-4C2B-B499-D689B2B555B4}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter xml:space="preserve">&amp;L© PMC, 25.03.2026   &amp;CSeite &amp;P/&amp;N&amp;RPolymed.ch/Downloads/Labor/XXXXX          </oddFooter>
+    <oddFooter xml:space="preserve">&amp;L© PMC, 15.06.2026   &amp;CSeite &amp;P/&amp;N&amp;RPolymed.ch/Downloads/Labor/XXXXX          </oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="54" max="1048575" man="1"/>
     <brk id="55" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F8033ACB-7412-4910-BCC4-D5CF70449A3E}">
           <x14:formula1>
             <xm:f>Hilfstabelle!$Q$7:$Q$9</xm:f>
           </x14:formula1>
           <xm:sqref>V4</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{76BC7331-F9BC-463F-9033-566041839F3A}">
           <x14:formula1>
             <xm:f>Hilfstabelle!$Q$13:$Q$17</xm:f>
           </x14:formula1>
           <xm:sqref>B12 AL12 T12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{0FB66A0D-91D7-4747-80E9-82DF2FC4C9C0}">
@@ -13856,325 +13856,325 @@
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4BB96FC-8D55-4046-887A-569E110F4C5A}">
   <dimension ref="B1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B2" s="176" t="str">
+      <c r="B2" s="182" t="str">
         <f>Dokumentationshilfe!C1</f>
         <v>AFIAS Boditech</v>
       </c>
-      <c r="C2" s="177"/>
-[...3 lines deleted...]
-      <c r="G2" s="178"/>
+      <c r="C2" s="183"/>
+      <c r="D2" s="183"/>
+      <c r="E2" s="183"/>
+      <c r="F2" s="183"/>
+      <c r="G2" s="184"/>
     </row>
     <row r="3" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B3" s="179"/>
-[...4 lines deleted...]
-      <c r="G3" s="181"/>
+      <c r="B3" s="185"/>
+      <c r="C3" s="186"/>
+      <c r="D3" s="186"/>
+      <c r="E3" s="186"/>
+      <c r="F3" s="186"/>
+      <c r="G3" s="187"/>
     </row>
     <row r="4" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B4" s="179"/>
-[...4 lines deleted...]
-      <c r="G4" s="181"/>
+      <c r="B4" s="185"/>
+      <c r="C4" s="186"/>
+      <c r="D4" s="186"/>
+      <c r="E4" s="186"/>
+      <c r="F4" s="186"/>
+      <c r="G4" s="187"/>
     </row>
     <row r="5" spans="2:7" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="182" t="str">
+      <c r="B5" s="188" t="str">
         <f>Dokumentationshilfe!C3</f>
         <v>MAU Control</v>
       </c>
-      <c r="C5" s="183"/>
-      <c r="D5" s="184" t="str">
+      <c r="C5" s="189"/>
+      <c r="D5" s="190" t="str">
         <f>CONCATENATE(Dokumentationshilfe!S3,Dokumentationshilfe!T3)</f>
         <v>Lot: MACOWA72</v>
       </c>
-      <c r="E5" s="184"/>
-      <c r="F5" s="185" t="str">
+      <c r="E5" s="190"/>
+      <c r="F5" s="191" t="str">
         <f>CONCATENATE(Dokumentationshilfe!AF3,TEXT(Dokumentationshilfe!AK3,"TT.MM.JJJJ"))</f>
         <v>Verfall: 31.01.2027</v>
       </c>
-      <c r="G5" s="186"/>
+      <c r="G5" s="192"/>
     </row>
     <row r="6" spans="2:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="2:7" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="63" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="64" t="s">
         <v>212</v>
       </c>
-      <c r="D7" s="187" t="s">
+      <c r="D7" s="193" t="s">
         <v>213</v>
       </c>
-      <c r="E7" s="187"/>
-      <c r="F7" s="187"/>
+      <c r="E7" s="193"/>
+      <c r="F7" s="193"/>
       <c r="G7" s="63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="65" t="str">
         <f>Dokumentationshilfe!A5</f>
         <v>MAU</v>
       </c>
       <c r="C8" s="66">
         <f>Dokumentationshilfe!J11</f>
         <v>11</v>
       </c>
-      <c r="D8" s="175" t="str">
+      <c r="D8" s="180" t="str">
         <f>CONCATENATE(Dokumentationshilfe!D11," - ",Dokumentationshilfe!P11)</f>
         <v>8.4 - 13.6</v>
       </c>
-      <c r="E8" s="175"/>
-      <c r="F8" s="175"/>
+      <c r="E8" s="180"/>
+      <c r="F8" s="180"/>
       <c r="G8" s="65" t="str">
         <f>Dokumentationshilfe!O7</f>
         <v>mg/l</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="65" t="str">
         <f>Dokumentationshilfe!S5</f>
         <v>MAU</v>
       </c>
       <c r="C9" s="66">
         <f>Dokumentationshilfe!AB11</f>
         <v>50</v>
       </c>
-      <c r="D9" s="175" t="str">
+      <c r="D9" s="180" t="str">
         <f>CONCATENATE(Dokumentationshilfe!V11," - ",Dokumentationshilfe!AH11)</f>
         <v>38 - 62</v>
       </c>
-      <c r="E9" s="175"/>
-      <c r="F9" s="175"/>
+      <c r="E9" s="180"/>
+      <c r="F9" s="180"/>
       <c r="G9" s="65" t="str">
         <f>Dokumentationshilfe!AG7</f>
         <v>mg/l</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="65" t="str">
         <f>Dokumentationshilfe!AK5</f>
         <v>Test</v>
       </c>
       <c r="C10" s="66" t="str">
         <f>Dokumentationshilfe!AT11</f>
         <v/>
       </c>
-      <c r="D10" s="175" t="str">
+      <c r="D10" s="180" t="str">
         <f>CONCATENATE(Dokumentationshilfe!AN11," - ",Dokumentationshilfe!AZ11)</f>
         <v xml:space="preserve"> - </v>
       </c>
-      <c r="E10" s="175"/>
-      <c r="F10" s="175"/>
+      <c r="E10" s="180"/>
+      <c r="F10" s="180"/>
       <c r="G10" s="65" t="str">
         <f>Dokumentationshilfe!AY7</f>
         <v>Einheit</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="67"/>
       <c r="C11" s="68"/>
-      <c r="D11" s="189"/>
-[...1 lines deleted...]
-      <c r="F11" s="189"/>
+      <c r="D11" s="181"/>
+      <c r="E11" s="181"/>
+      <c r="F11" s="181"/>
       <c r="G11" s="67"/>
     </row>
     <row r="12" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B12" s="69"/>
       <c r="C12" s="70"/>
-      <c r="D12" s="188"/>
-[...1 lines deleted...]
-      <c r="F12" s="188"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
       <c r="G12" s="69"/>
     </row>
     <row r="13" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B13" s="69"/>
       <c r="C13" s="70"/>
-      <c r="D13" s="188"/>
-[...1 lines deleted...]
-      <c r="F13" s="188"/>
+      <c r="D13" s="179"/>
+      <c r="E13" s="179"/>
+      <c r="F13" s="179"/>
       <c r="G13" s="69"/>
     </row>
     <row r="14" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B14" s="69"/>
       <c r="C14" s="70"/>
-      <c r="D14" s="188"/>
-[...1 lines deleted...]
-      <c r="F14" s="188"/>
+      <c r="D14" s="179"/>
+      <c r="E14" s="179"/>
+      <c r="F14" s="179"/>
       <c r="G14" s="69"/>
     </row>
     <row r="15" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B15" s="69"/>
       <c r="C15" s="70"/>
-      <c r="D15" s="188"/>
-[...1 lines deleted...]
-      <c r="F15" s="188"/>
+      <c r="D15" s="179"/>
+      <c r="E15" s="179"/>
+      <c r="F15" s="179"/>
       <c r="G15" s="69"/>
     </row>
     <row r="16" spans="2:7" ht="15" x14ac:dyDescent="0.2">
       <c r="B16" s="69"/>
       <c r="C16" s="70"/>
-      <c r="D16" s="188"/>
-[...1 lines deleted...]
-      <c r="F16" s="188"/>
+      <c r="D16" s="179"/>
+      <c r="E16" s="179"/>
+      <c r="F16" s="179"/>
       <c r="G16" s="69"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="LY9Cm1GZPvMGIbC9NJSwLI39fn7jboAT7w1gKet90VzWptdNcCZQBZzqrNMsVc0czcauD1ZRvb6MWcehHqlT0g==" saltValue="HFvggOr/OXTEMrCdgYNa3w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="14">
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="B2:G4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="D7:F7"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="D14:F14"/>
-    <mergeCell ref="D8:F8"/>
-[...4 lines deleted...]
-    <mergeCell ref="D7:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD5CFFEE-87D9-41F6-B91A-47336EAC5964}">
   <dimension ref="B1:M357"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2" style="83" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" style="83" customWidth="1"/>
     <col min="3" max="3" width="12" style="83" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="83" customWidth="1"/>
     <col min="5" max="5" width="25.42578125" style="83" customWidth="1"/>
     <col min="6" max="6" width="27.140625" style="83" customWidth="1"/>
     <col min="7" max="7" width="23.7109375" style="83" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.140625" style="83" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="83" customWidth="1"/>
     <col min="10" max="10" width="26.28515625" style="83" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" style="83" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21" style="83" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="23.140625" style="83" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="11.42578125" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="190" t="s">
+      <c r="B2" s="194" t="s">
         <v>255</v>
       </c>
-      <c r="C2" s="191"/>
-[...4 lines deleted...]
-      <c r="I2" s="190" t="s">
+      <c r="C2" s="195"/>
+      <c r="D2" s="195"/>
+      <c r="E2" s="195"/>
+      <c r="F2" s="195"/>
+      <c r="G2" s="196"/>
+      <c r="I2" s="194" t="s">
         <v>240</v>
       </c>
-      <c r="J2" s="191"/>
-[...2 lines deleted...]
-      <c r="M2" s="192"/>
+      <c r="J2" s="195"/>
+      <c r="K2" s="195"/>
+      <c r="L2" s="195"/>
+      <c r="M2" s="196"/>
     </row>
     <row r="3" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="84"/>
       <c r="C3" s="85"/>
       <c r="D3" s="85"/>
       <c r="E3" s="85"/>
       <c r="F3" s="85"/>
       <c r="G3" s="86"/>
       <c r="I3" s="84"/>
       <c r="J3" s="85"/>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="86"/>
     </row>
     <row r="4" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="88" t="s">
         <v>217</v>
       </c>
       <c r="D4" s="88" t="s">
         <v>218</v>
       </c>
       <c r="E4" s="88" t="s">
         <v>219</v>
       </c>
       <c r="F4" s="88" t="s">
         <v>220</v>
       </c>
       <c r="G4" s="89" t="s">
         <v>222</v>
       </c>
-      <c r="I4" s="193" t="s">
+      <c r="I4" s="197" t="s">
         <v>246</v>
       </c>
-      <c r="J4" s="194"/>
-[...2 lines deleted...]
-      <c r="M4" s="195"/>
+      <c r="J4" s="198"/>
+      <c r="K4" s="198"/>
+      <c r="L4" s="198"/>
+      <c r="M4" s="199"/>
     </row>
     <row r="5" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="75"/>
       <c r="C5" s="76"/>
       <c r="D5" s="76"/>
       <c r="E5" s="82" t="str">
         <f>IF(OR(C5="",D5=""),"",ABS(C5-D5))</f>
         <v/>
       </c>
       <c r="F5" s="82" t="str">
         <f>IF(AND(B5&lt;&gt;"",C5="",D5=""),"",IF(AND(E5&lt;&gt;"",B5="",G5=""),"Parameter eingeben",IF(AND(G5&lt;&gt;"",2.8*MAX(C5,D5)*G5&lt;&gt;0),2.8*MAX(C5,D5)*G5,IF(AND(B5&lt;&gt;"",OR(C5&lt;&gt;"",D5&lt;&gt;"")),IFERROR(IF(2.8*MAX(C5,D5)*(VLOOKUP(B5,'Qualabtoleranzen&amp;Einheiten'!B$6:$F$201,5,FALSE))="","VK manuell eingeben",2.8*MAX(C5,D5)*(VLOOKUP(B5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$F$201,5,FALSE))),"VK manuell eingeben"),IF(B5="","",2.8*MAX(C5,D5)*(VLOOKUP(B5,'Qualabtoleranzen&amp;Einheiten'!$B$6:$F$201,5,FALSE))
 )
 )
 )))</f>
         <v/>
       </c>
       <c r="G5" s="114"/>
       <c r="I5" s="90" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="91" t="s">
         <v>241</v>
       </c>
       <c r="K5" s="92" t="s">
         <v>242</v>
@@ -14205,285 +14205,285 @@
       </c>
       <c r="M6" s="104" t="str">
         <f>IF(OR(I$4="",I$4="Bitte Wählen (Hämatologie oder Klinische Chemie):"),
     "Analysesystem wählen",
     IF(AND(J6="",K6="",L6=""),
         "",
         IFERROR(
             IF(J6*L6/K6=0,
                 "fehlende Angaben",
                 IF(I$4="     Hämatologie (Proportionales Verhältnis)",
                     ROUND(J6*L6/K6,2),
                     ROUND(J6*K6/L6,2)
                 )
             ),
             "fehlende Angaben"
         )
     )
 )</f>
         <v>Analysesystem wählen</v>
       </c>
     </row>
     <row r="7" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="97" t="s">
         <v>221</v>
       </c>
-      <c r="C7" s="200" t="str">
+      <c r="C7" s="204" t="str">
         <f>IF(OR(F5="VK manuell eingeben",F5="Parameter eingeben"),"",IF(OR(F5=0,F5=""),"",IF(AND(E5="",F5&lt;&gt;"",F5&lt;&gt;0),_xlfn.CONCAT(Hilfstabelle!Q39,MAX(C5,D5)-F5,Hilfstabelle!Q40,MAX(C5,D5)+F5,Hilfstabelle!Q41),IF(E5&lt;F5,Hilfstabelle!Q43,IF(E5&gt;F5,Hilfstabelle!Q44,"")))))</f>
         <v/>
       </c>
-      <c r="D7" s="200"/>
-[...2 lines deleted...]
-      <c r="G7" s="201"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
+      <c r="G7" s="205"/>
       <c r="I7" s="116" t="str">
         <f>Dokumentationshilfe!S5</f>
         <v>MAU</v>
       </c>
       <c r="J7" s="80"/>
       <c r="K7" s="80"/>
       <c r="L7" s="103">
         <f>Dokumentationshilfe!AB11</f>
         <v>50</v>
       </c>
       <c r="M7" s="104" t="str">
         <f t="shared" ref="M7:M8" si="0">IF(OR(I$4="",I$4="Bitte Wählen (Hämatologie oder Klinische Chemie):"),
     "Analysesystem wählen",
     IF(AND(J7="",K7="",L7=""),
         "",
         IFERROR(
             IF(J7*L7/K7=0,
                 "fehlende Angaben",
                 IF(I$4="     Hämatologie (Proportionales Verhältnis)",
                     ROUND(J7*L7/K7,2),
                     ROUND(J7*K7/L7,2)
                 )
             ),
             "fehlende Angaben"
         )
     )
 )</f>
         <v>Analysesystem wählen</v>
       </c>
     </row>
     <row r="8" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="94"/>
-      <c r="C8" s="202"/>
-[...3 lines deleted...]
-      <c r="G8" s="203"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="206"/>
+      <c r="E8" s="206"/>
+      <c r="F8" s="206"/>
+      <c r="G8" s="207"/>
       <c r="I8" s="117" t="str">
         <f>Dokumentationshilfe!AK5</f>
         <v>Test</v>
       </c>
       <c r="J8" s="81"/>
       <c r="K8" s="81"/>
       <c r="L8" s="105" t="str">
         <f>Dokumentationshilfe!AT11</f>
         <v/>
       </c>
       <c r="M8" s="106" t="str">
         <f t="shared" si="0"/>
         <v>Analysesystem wählen</v>
       </c>
     </row>
     <row r="9" spans="2:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="98"/>
-      <c r="C9" s="204"/>
-[...3 lines deleted...]
-      <c r="G9" s="205"/>
+      <c r="C9" s="208"/>
+      <c r="D9" s="208"/>
+      <c r="E9" s="208"/>
+      <c r="F9" s="208"/>
+      <c r="G9" s="209"/>
     </row>
     <row r="10" spans="2:13" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="2:13" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="206" t="s">
+      <c r="B12" s="210" t="s">
         <v>224</v>
       </c>
-      <c r="C12" s="207"/>
-[...3 lines deleted...]
-      <c r="G12" s="208"/>
+      <c r="C12" s="211"/>
+      <c r="D12" s="211"/>
+      <c r="E12" s="211"/>
+      <c r="F12" s="211"/>
+      <c r="G12" s="212"/>
     </row>
     <row r="13" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="94"/>
       <c r="C13" s="95"/>
       <c r="D13" s="95"/>
       <c r="E13" s="95"/>
       <c r="F13" s="95"/>
       <c r="G13" s="96"/>
     </row>
     <row r="14" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="99" t="s">
         <v>236</v>
       </c>
-      <c r="C14" s="209" t="s">
+      <c r="C14" s="213" t="s">
         <v>238</v>
       </c>
-      <c r="D14" s="209"/>
+      <c r="D14" s="213"/>
       <c r="E14" s="100" t="s">
         <v>247</v>
       </c>
       <c r="F14" s="101" t="s">
         <v>237</v>
       </c>
       <c r="G14" s="102"/>
     </row>
     <row r="15" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="77"/>
-      <c r="C15" s="210"/>
-      <c r="D15" s="210"/>
+      <c r="C15" s="214"/>
+      <c r="D15" s="214"/>
       <c r="E15" s="78"/>
       <c r="F15" s="118" t="str">
         <f t="array" ref="F15">IF(OR(B15="",AND(B15&lt;&gt;"",OR(C15="",E15=""))),"",IFERROR(INDEX(Hilfstabelle!AD8:AD500, MATCH(1, (Hilfstabelle!AB8:AB500=C15) * (Hilfstabelle!AC8:AC500=E15), 0)) * B15,""))</f>
         <v/>
       </c>
       <c r="G15" s="107" t="str">
         <f>IF(E15="","",E15)</f>
         <v/>
       </c>
     </row>
     <row r="16" spans="2:13" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="2:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="18" spans="2:7" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="190" t="s">
+      <c r="B18" s="194" t="s">
         <v>256</v>
       </c>
-      <c r="C18" s="191"/>
-[...3 lines deleted...]
-      <c r="G18" s="192"/>
+      <c r="C18" s="195"/>
+      <c r="D18" s="195"/>
+      <c r="E18" s="195"/>
+      <c r="F18" s="195"/>
+      <c r="G18" s="196"/>
     </row>
     <row r="19" spans="2:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="84"/>
       <c r="C19" s="85"/>
       <c r="D19" s="85"/>
       <c r="E19" s="85"/>
       <c r="F19" s="85"/>
       <c r="G19" s="86"/>
     </row>
     <row r="20" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="211" t="s">
+      <c r="B20" s="215" t="s">
         <v>257</v>
       </c>
-      <c r="C20" s="212"/>
-      <c r="D20" s="213" t="str">
+      <c r="C20" s="216"/>
+      <c r="D20" s="217" t="str">
         <f>CONCATENATE("Mittelwert der Messwerte von ",C21," (MW):")</f>
         <v>Mittelwert der Messwerte von Auswahl (MW):</v>
       </c>
-      <c r="E20" s="214"/>
-      <c r="F20" s="214"/>
+      <c r="E20" s="218"/>
+      <c r="F20" s="218"/>
       <c r="G20" s="110" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,ROUND(AVERAGE(Dokumentationshilfe!B13:B37),2),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,ROUND(AVERAGE(Dokumentationshilfe!T13:T37),2),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,ROUND(AVERAGE(Dokumentationshilfe!AL13:AL37),2),""))),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="21" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="109"/>
       <c r="C21" s="115" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="196" t="str">
+      <c r="D21" s="200" t="str">
         <f>CONCATENATE("Variationskoeffiezient der Messwerte von ",C21," (VK):")</f>
         <v>Variationskoeffiezient der Messwerte von Auswahl (VK):</v>
       </c>
-      <c r="E21" s="197"/>
-      <c r="F21" s="197"/>
+      <c r="E21" s="201"/>
+      <c r="F21" s="201"/>
       <c r="G21" s="111" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!B13:B37)/AVERAGE(Dokumentationshilfe!B13:B37),2),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!T13:T37)/AVERAGE(Dokumentationshilfe!T13:T37),2),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!AL13:AL37)/AVERAGE(Dokumentationshilfe!AL13:AL37),2),""))),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="22" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="94"/>
       <c r="C22" s="95"/>
-      <c r="D22" s="196" t="str">
+      <c r="D22" s="200" t="str">
         <f>CONCATENATE("Standardabweichung der Messwerte von ",C21," (s):")</f>
         <v>Standardabweichung der Messwerte von Auswahl (s):</v>
       </c>
-      <c r="E22" s="197"/>
-      <c r="F22" s="197"/>
+      <c r="E22" s="201"/>
+      <c r="F22" s="201"/>
       <c r="G22" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!B13:B37),2),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!T13:T37),2),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,ROUND(_xlfn.STDEV.S(Dokumentationshilfe!AL13:AL37),2),""))),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="23" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="94"/>
       <c r="C23" s="95"/>
-      <c r="D23" s="196" t="str">
+      <c r="D23" s="200" t="str">
         <f>CONCATENATE("Maximale absolute Spannweite der Messwerte von ",C21,":")</f>
         <v>Maximale absolute Spannweite der Messwerte von Auswahl:</v>
       </c>
-      <c r="E23" s="197"/>
-      <c r="F23" s="197"/>
+      <c r="E23" s="201"/>
+      <c r="F23" s="201"/>
       <c r="G23" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,MAX(Dokumentationshilfe!B13:B37)-MIN(Dokumentationshilfe!B13:B37),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,MAX(Dokumentationshilfe!T13:T37)-MIN(Dokumentationshilfe!T13:T37),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,MAX(Dokumentationshilfe!AL13:AL37)-MIN(Dokumentationshilfe!AL13:AL37),""))))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="24" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="94"/>
       <c r="C24" s="95"/>
-      <c r="D24" s="196" t="str">
+      <c r="D24" s="200" t="str">
         <f>CONCATENATE("Maximale relative Spannweite der Messwerte von ",C21," in s:")</f>
         <v>Maximale relative Spannweite der Messwerte von Auswahl in s:</v>
       </c>
-      <c r="E24" s="197"/>
-      <c r="F24" s="197"/>
+      <c r="E24" s="201"/>
+      <c r="F24" s="201"/>
       <c r="G24" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(_xlfn.TEXTJOIN( ,FALSE,ROUND(G23/G22,2)," s"),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="25" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="94"/>
       <c r="C25" s="95"/>
-      <c r="D25" s="196" t="str">
+      <c r="D25" s="200" t="str">
         <f>CONCATENATE("max. rel. Spannweite der Messwerte von ",C21," in s (s gemäss Qualab):")</f>
         <v>max. rel. Spannweite der Messwerte von Auswahl in s (s gemäss Qualab):</v>
       </c>
-      <c r="E25" s="197"/>
-      <c r="F25" s="197"/>
+      <c r="E25" s="201"/>
+      <c r="F25" s="201"/>
       <c r="G25" s="112" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IFERROR(_xlfn.TEXTJOIN( ,FALSE,ROUND(IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,G23/Dokumentationshilfe!L8,IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,G23/Dokumentationshilfe!AD8,IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,G23/Dokumentationshilfe!AV8,""))),1)," s"),"0"))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="26" spans="2:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="98"/>
       <c r="C26" s="108"/>
-      <c r="D26" s="198" t="str">
+      <c r="D26" s="202" t="str">
         <f>CONCATENATE("Anzahl Messungen des Parameter ",C21,":")</f>
         <v>Anzahl Messungen des Parameter Auswahl:</v>
       </c>
-      <c r="E26" s="199"/>
-      <c r="F26" s="199"/>
+      <c r="E26" s="203"/>
+      <c r="F26" s="203"/>
       <c r="G26" s="113" t="str">
         <f>IF(OR(C21="Auswahl",C21=""),"Parameter auswählen",IF(Dokumentationshilfe!A5=Rechnungshilfen!C21,COUNTA(Dokumentationshilfe!B13:B37),IF(Dokumentationshilfe!S5=Rechnungshilfen!C21,COUNTA(Dokumentationshilfe!T13:T37),IF(Dokumentationshilfe!AK5=Rechnungshilfen!C21,COUNTA(Dokumentationshilfe!AL13:AL37),""))))</f>
         <v>Parameter auswählen</v>
       </c>
     </row>
     <row r="27" spans="2:7" ht="16.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="2:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="45" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="46" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
@@ -14847,56 +14847,56 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00E430E0-F9AE-445E-BA30-E993CEAFB466}">
   <dimension ref="B3:H195"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="27.7109375" style="22" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="51" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" style="51" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="22" customWidth="1"/>
     <col min="6" max="6" width="17.140625" customWidth="1"/>
     <col min="7" max="7" width="31.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B3" s="215" t="s">
+      <c r="B3" s="219" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="215"/>
-[...1 lines deleted...]
-      <c r="E3" s="215"/>
+      <c r="C3" s="219"/>
+      <c r="D3" s="219"/>
+      <c r="E3" s="219"/>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.2">
       <c r="G4" s="50"/>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B5" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="51" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
         <v>214</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>223</v>
       </c>
     </row>
@@ -18450,324 +18450,324 @@
       <c r="E28" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B34="",NA(),IF(Dokumentationshilfe!$B34&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B34-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B34-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B34-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B34-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B34-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B34&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B34-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F28" s="8">
         <v>1</v>
       </c>
       <c r="G28" s="8">
         <v>2</v>
       </c>
       <c r="H28" s="8">
         <v>3</v>
       </c>
       <c r="I28" s="8">
         <v>4</v>
       </c>
       <c r="J28" s="8">
         <v>5</v>
       </c>
       <c r="K28" s="8">
         <v>6</v>
       </c>
       <c r="L28" s="9">
         <v>7</v>
       </c>
-      <c r="Q28" s="216" t="s">
+      <c r="Q28" s="220" t="s">
         <v>206</v>
       </c>
-      <c r="R28" s="216"/>
-[...2 lines deleted...]
-      <c r="U28" s="216"/>
+      <c r="R28" s="220"/>
+      <c r="S28" s="220"/>
+      <c r="T28" s="220"/>
+      <c r="U28" s="220"/>
       <c r="V28" s="62"/>
       <c r="W28" s="62"/>
       <c r="AB28" t="s">
         <v>60</v>
       </c>
       <c r="AC28" t="s">
         <v>231</v>
       </c>
       <c r="AD28">
         <v>1E-3</v>
       </c>
     </row>
     <row r="29" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C29" s="4"/>
       <c r="D29" s="8">
         <v>23</v>
       </c>
       <c r="E29" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B35="",NA(),IF(Dokumentationshilfe!$B35&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B35-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B35-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B35-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B35-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B35-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B35&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B35-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F29" s="8">
         <v>1</v>
       </c>
       <c r="G29" s="8">
         <v>2</v>
       </c>
       <c r="H29" s="8">
         <v>3</v>
       </c>
       <c r="I29" s="8">
         <v>4</v>
       </c>
       <c r="J29" s="8">
         <v>5</v>
       </c>
       <c r="K29" s="8">
         <v>6</v>
       </c>
       <c r="L29" s="9">
         <v>7</v>
       </c>
-      <c r="Q29" s="216"/>
-[...3 lines deleted...]
-      <c r="U29" s="216"/>
+      <c r="Q29" s="220"/>
+      <c r="R29" s="220"/>
+      <c r="S29" s="220"/>
+      <c r="T29" s="220"/>
+      <c r="U29" s="220"/>
       <c r="V29" s="62"/>
       <c r="W29" s="62"/>
       <c r="AB29" t="s">
         <v>60</v>
       </c>
       <c r="AC29" t="s">
         <v>232</v>
       </c>
       <c r="AD29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C30" s="4"/>
       <c r="D30" s="8">
         <v>24</v>
       </c>
       <c r="E30" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B36="",NA(),IF(Dokumentationshilfe!$B36&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B36-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B36-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B36-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B36-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B36-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B36&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B36-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F30" s="8">
         <v>1</v>
       </c>
       <c r="G30" s="8">
         <v>2</v>
       </c>
       <c r="H30" s="8">
         <v>3</v>
       </c>
       <c r="I30" s="8">
         <v>4</v>
       </c>
       <c r="J30" s="8">
         <v>5</v>
       </c>
       <c r="K30" s="8">
         <v>6</v>
       </c>
       <c r="L30" s="9">
         <v>7</v>
       </c>
-      <c r="Q30" s="216"/>
-[...3 lines deleted...]
-      <c r="U30" s="216"/>
+      <c r="Q30" s="220"/>
+      <c r="R30" s="220"/>
+      <c r="S30" s="220"/>
+      <c r="T30" s="220"/>
+      <c r="U30" s="220"/>
       <c r="V30" s="62"/>
       <c r="W30" s="62"/>
       <c r="AB30" t="s">
         <v>60</v>
       </c>
       <c r="AC30" t="s">
         <v>233</v>
       </c>
       <c r="AD30">
         <v>1000</v>
       </c>
     </row>
     <row r="31" spans="3:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C31" s="10"/>
       <c r="D31" s="11">
         <v>25</v>
       </c>
       <c r="E31" s="8" t="e">
         <f>IF(Dokumentationshilfe!$B37="",NA(),IF(Dokumentationshilfe!$B37&lt;Dokumentationshilfe!$D$11,0.9,IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$F$11,1+(Dokumentationshilfe!$B37-Dokumentationshilfe!$D$11)/ABS(Dokumentationshilfe!$F$11-Dokumentationshilfe!$D$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$H$11,2+(Dokumentationshilfe!$B37-Dokumentationshilfe!$F$11)/ABS(Dokumentationshilfe!$H$11-Dokumentationshilfe!$F$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$J$11,3+(Dokumentationshilfe!$B37-Dokumentationshilfe!$H$11)/ABS(Dokumentationshilfe!$J$11-Dokumentationshilfe!$H$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$L$11,4+(Dokumentationshilfe!$B37-Dokumentationshilfe!$J$11)/ABS(Dokumentationshilfe!$L$11-Dokumentationshilfe!$J$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$N$11,5+(Dokumentationshilfe!$B37-Dokumentationshilfe!$L$11)/ABS(Dokumentationshilfe!$N$11-Dokumentationshilfe!$L$11),IF(Dokumentationshilfe!$B37&lt;=Dokumentationshilfe!$P$11,6+(Dokumentationshilfe!$B37-Dokumentationshilfe!$N$11)/ABS(Dokumentationshilfe!$P$11-Dokumentationshilfe!$N$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F31" s="11">
         <v>1</v>
       </c>
       <c r="G31" s="11">
         <v>2</v>
       </c>
       <c r="H31" s="11">
         <v>3</v>
       </c>
       <c r="I31" s="11">
         <v>4</v>
       </c>
       <c r="J31" s="11">
         <v>5</v>
       </c>
       <c r="K31" s="11">
         <v>6</v>
       </c>
       <c r="L31" s="12">
         <v>7</v>
       </c>
-      <c r="Q31" s="216"/>
-[...3 lines deleted...]
-      <c r="U31" s="216"/>
+      <c r="Q31" s="220"/>
+      <c r="R31" s="220"/>
+      <c r="S31" s="220"/>
+      <c r="T31" s="220"/>
+      <c r="U31" s="220"/>
       <c r="V31" s="62"/>
       <c r="W31" s="62"/>
       <c r="AB31" t="s">
         <v>60</v>
       </c>
       <c r="AC31" t="s">
         <v>96</v>
       </c>
       <c r="AD31">
         <v>1000000</v>
       </c>
     </row>
     <row r="32" spans="3:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="Q32" s="216"/>
-[...3 lines deleted...]
-      <c r="U32" s="216"/>
+      <c r="Q32" s="220"/>
+      <c r="R32" s="220"/>
+      <c r="S32" s="220"/>
+      <c r="T32" s="220"/>
+      <c r="U32" s="220"/>
       <c r="V32" s="62"/>
       <c r="W32" s="62"/>
       <c r="AB32" t="s">
         <v>60</v>
       </c>
       <c r="AC32" t="s">
         <v>234</v>
       </c>
       <c r="AD32">
         <v>1000000000</v>
       </c>
     </row>
     <row r="33" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C33" s="1"/>
       <c r="D33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="L33" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="Q33" s="216"/>
-[...3 lines deleted...]
-      <c r="U33" s="216"/>
+      <c r="Q33" s="220"/>
+      <c r="R33" s="220"/>
+      <c r="S33" s="220"/>
+      <c r="T33" s="220"/>
+      <c r="U33" s="220"/>
       <c r="V33" s="62"/>
       <c r="W33" s="62"/>
     </row>
     <row r="34" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C34" s="4"/>
       <c r="L34" s="7"/>
-      <c r="Q34" s="216"/>
-[...3 lines deleted...]
-      <c r="U34" s="216"/>
+      <c r="Q34" s="220"/>
+      <c r="R34" s="220"/>
+      <c r="S34" s="220"/>
+      <c r="T34" s="220"/>
+      <c r="U34" s="220"/>
       <c r="V34" s="62"/>
       <c r="W34" s="62"/>
       <c r="AB34" t="s">
         <v>44</v>
       </c>
       <c r="AC34" t="s">
         <v>228</v>
       </c>
       <c r="AD34">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="35" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C35" s="4"/>
       <c r="D35" s="8">
         <v>1</v>
       </c>
       <c r="E35" s="8" t="e">
         <f>IF(Dokumentationshilfe!$T13="",NA(),IF(Dokumentationshilfe!$T13&lt;Dokumentationshilfe!$V$11,0.9,IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$X$11,1+(Dokumentationshilfe!$T13-Dokumentationshilfe!$V$11)/ABS(Dokumentationshilfe!$X$11-Dokumentationshilfe!$V$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$Z$11,2+(Dokumentationshilfe!$T13-Dokumentationshilfe!$X$11)/ABS(Dokumentationshilfe!$Z$11-Dokumentationshilfe!$X$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AB$11,3+(Dokumentationshilfe!$T13-Dokumentationshilfe!$Z$11)/ABS(Dokumentationshilfe!$AB$11-Dokumentationshilfe!$Z$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AD$11,4+(Dokumentationshilfe!$T13-Dokumentationshilfe!$AB$11)/ABS(Dokumentationshilfe!$AD$11-Dokumentationshilfe!$AB$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AF$11,5+(Dokumentationshilfe!$T13-Dokumentationshilfe!$AD$11)/ABS(Dokumentationshilfe!$AF$11-Dokumentationshilfe!$AD$11),IF(Dokumentationshilfe!$T13&lt;=Dokumentationshilfe!$AH$11,6+(Dokumentationshilfe!$T13-Dokumentationshilfe!$AF$11)/ABS(Dokumentationshilfe!$AH$11-Dokumentationshilfe!$AF$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F35" s="8">
         <v>1</v>
       </c>
       <c r="G35" s="8">
         <v>2</v>
       </c>
       <c r="H35" s="8">
         <v>3</v>
       </c>
       <c r="I35" s="8">
         <v>4</v>
       </c>
       <c r="J35" s="8">
         <v>5</v>
       </c>
       <c r="K35" s="8">
         <v>6</v>
       </c>
       <c r="L35" s="9">
         <v>7</v>
       </c>
       <c r="M35" t="e">
         <f>IF(Dokumentationshilfe!$T635="",NA(),IF(Dokumentationshilfe!$T635&lt;Dokumentationshilfe!$V$746,0.9,IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$X$746,1+(Dokumentationshilfe!$T635-Dokumentationshilfe!$V$746)/ABS(Dokumentationshilfe!$X$746-Dokumentationshilfe!$V$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$Z$746,2+(Dokumentationshilfe!$T635-Dokumentationshilfe!$X$746)/ABS(Dokumentationshilfe!$Z$746-Dokumentationshilfe!$X$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AB$746,3+(Dokumentationshilfe!$T635-Dokumentationshilfe!$Z$746)/ABS(Dokumentationshilfe!$AB$746-Dokumentationshilfe!$Z$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AD$746,4+(Dokumentationshilfe!$T635-Dokumentationshilfe!$AB$746)/ABS(Dokumentationshilfe!$AD$746-Dokumentationshilfe!$AB$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AF$746,5+(Dokumentationshilfe!$T635-Dokumentationshilfe!$AD$746)/ABS(Dokumentationshilfe!$AF$746-Dokumentationshilfe!$AD$746),IF(Dokumentationshilfe!$T635&lt;=Dokumentationshilfe!$AH$746,6+(Dokumentationshilfe!$T635-Dokumentationshilfe!$AF$746)/ABS(Dokumentationshilfe!$AH$746-Dokumentationshilfe!$AF$746),7.1))))))))</f>
         <v>#N/A</v>
       </c>
-      <c r="Q35" s="216"/>
-[...3 lines deleted...]
-      <c r="U35" s="216"/>
+      <c r="Q35" s="220"/>
+      <c r="R35" s="220"/>
+      <c r="S35" s="220"/>
+      <c r="T35" s="220"/>
+      <c r="U35" s="220"/>
       <c r="V35" s="62"/>
       <c r="W35" s="62"/>
       <c r="AB35" t="s">
         <v>44</v>
       </c>
       <c r="AC35" t="s">
         <v>60</v>
       </c>
       <c r="AD35">
         <v>1E-3</v>
       </c>
     </row>
     <row r="36" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C36" s="4"/>
       <c r="D36" s="8">
         <v>2</v>
       </c>
       <c r="E36" s="8" t="e">
         <f>IF(Dokumentationshilfe!$T14="",NA(),IF(Dokumentationshilfe!$T14&lt;Dokumentationshilfe!$V$11,0.9,IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$X$11,1+(Dokumentationshilfe!$T14-Dokumentationshilfe!$V$11)/ABS(Dokumentationshilfe!$X$11-Dokumentationshilfe!$V$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$Z$11,2+(Dokumentationshilfe!$T14-Dokumentationshilfe!$X$11)/ABS(Dokumentationshilfe!$Z$11-Dokumentationshilfe!$X$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AB$11,3+(Dokumentationshilfe!$T14-Dokumentationshilfe!$Z$11)/ABS(Dokumentationshilfe!$AB$11-Dokumentationshilfe!$Z$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AD$11,4+(Dokumentationshilfe!$T14-Dokumentationshilfe!$AB$11)/ABS(Dokumentationshilfe!$AD$11-Dokumentationshilfe!$AB$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AF$11,5+(Dokumentationshilfe!$T14-Dokumentationshilfe!$AD$11)/ABS(Dokumentationshilfe!$AF$11-Dokumentationshilfe!$AD$11),IF(Dokumentationshilfe!$T14&lt;=Dokumentationshilfe!$AH$11,6+(Dokumentationshilfe!$T14-Dokumentationshilfe!$AF$11)/ABS(Dokumentationshilfe!$AH$11-Dokumentationshilfe!$AF$11),7.1))))))))</f>
         <v>#N/A</v>
       </c>
       <c r="F36" s="8">
         <v>1</v>
       </c>
       <c r="G36" s="8">